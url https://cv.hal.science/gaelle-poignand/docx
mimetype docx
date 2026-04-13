--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -818,378 +818,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity-Time symmetric system based on the thermoacoustic effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+                <w:t xml:space="preserve">Broadband nonreciprocal acoustic scattering using a loudspeaker with asymmetric feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0003708⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.064012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.064012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233902v1</w:t>
+                <w:t xml:space="preserve">hal-03468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, manufacturing and testing of a compact thermoacoustic refrigerator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parity-Time symmetric system based on the thermoacoustic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gardner</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116705⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (3), pp.1913-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0003708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186004v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband nonreciprocal acoustic scattering using a loudspeaker with asymmetric feedback</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, manufacturing and testing of a compact thermoacoustic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Poignand</w:t>
+                <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Olivier</w:t>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Aurégan</w:t>
+                <w:t xml:space="preserve">David Gardner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (6), pp.064012. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.116705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.064012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468222v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reciprocal and even Willis couplings in periodic thermoacoustic amplifiers</w:t>
               </w:r>
@@ -1543,51 +1543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteretic behavior induced by an electroacoustic feedback loop in a thermo-acousto-electric generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2400,51 +2400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of laser techniques for acoustic boundary layer measurements, Part II : Comparison of LDV and PIV measurements to analytical calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3246,90 +3246,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigate the contribution of natural convection to the complex temperature distribution in a thermoacoustic core using experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Nantes (France), France. pp.2931 - 2937, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4105,230 +4105,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée d'un auto-oscillateur thermoacoustique forcé par une source auxiliaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Come Olivier</w:t>
+                <w:t xml:space="preserve">Prédiction de l'amplitude du cycle limite des générateurs d'ondes thermoacoustique à partir de la mesure de matrices de transfert non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Zorgnotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique (CFA)</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400306v1</w:t>
+                <w:t xml:space="preserve">hal-02465688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'amplitude du cycle limite des générateurs d'ondes thermoacoustique à partir de la mesure de matrices de transfert non linéaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+                <w:t xml:space="preserve">Modélisation simplifiée d'un auto-oscillateur thermoacoustique forcé par une source auxiliaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465688v1</w:t>
+                <w:t xml:space="preserve">hal-01400306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of a thermo-acousto-electric generator equipped with an electroacoustic feedback loop</w:t>
               </w:r>
@@ -4457,51 +4457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,51 +5888,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, évaluation psycho-acoustique et contrôle actif du bruit se soufflante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,51 +6199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A6CCCA2"/>
+    <w:nsid w:val="1990669B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6430,51 +6430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-poignand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2279-1133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140834966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036695" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39727-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003708" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03468222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poignand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aur&#233;gan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zorgnotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garrett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040906" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Come" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/38/1/015101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114410v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874743" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Podkovskiy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argantha&#235;l Berson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.06.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVDNL93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918474" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duffourd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.03.075" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMQT13T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2006.03.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC50KZ7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3WCBRVP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0417" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvati Fabrizio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934432" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mironov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mironov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-poignand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2279-1133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140834966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036695" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39727-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03468222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poignand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aur&#233;gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003708" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zorgnotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garrett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040906" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Come" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/38/1/015101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114410v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874743" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Podkovskiy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argantha&#235;l Berson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.06.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVDNL93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918474" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duffourd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.03.075" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMQT13T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2006.03.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC50KZ7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3WCBRVP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0417" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvati Fabrizio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934432" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mironov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mironov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>