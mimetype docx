--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,2637 +333,2771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonreciprocal and tunable active acoustic scatterer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustics of humid porous media: Effects of precondensation and molecular diffusion on their effective properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Morovati Sharifabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0036695⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0304014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094875v1</w:t>
+                <w:t xml:space="preserve">hal-05604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frozen sound: An ultra-low frequency and ultra-broadband non-reciprocal acoustic absorber</w:t>
+                <w:t xml:space="preserve">A nonreciprocal and tunable active acoustic scatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39727-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (5), pp.3814 - 3823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0036695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249231v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric transmission and coherent perfect absorption in a periodic array of thermoacoustic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Frozen sound: An ultra-low frequency and ultra-broadband non-reciprocal acoustic absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0089989⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39727-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395161v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-bench for the experimental characterization of porous material used in thermoacoustic refrigerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Asymmetric transmission and coherent perfect absorption in a periodic array of thermoacoustic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0015051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (24), pp.064012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0089989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395177v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband nonreciprocal acoustic scattering using a loudspeaker with asymmetric feedback</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Aurégan</w:t>
+                <w:t xml:space="preserve">Test-bench for the experimental characterization of porous material used in thermoacoustic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.064012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (5), pp.2804-2815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0015051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468222v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity-Time symmetric system based on the thermoacoustic effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+                <w:t xml:space="preserve">Broadband nonreciprocal acoustic scattering using a loudspeaker with asymmetric feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0003708⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.064012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.064012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233902v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, manufacturing and testing of a compact thermoacoustic refrigerator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Parity-Time symmetric system based on the thermoacoustic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gardner</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (3), pp.1913-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0003708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03186004v1</w:t>
+                <w:t xml:space="preserve">hal-03233902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-reciprocal and even Willis couplings in periodic thermoacoustic amplifiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Design, manufacturing and testing of a compact thermoacoustic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.184109⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.116705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868369v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of limit cycle amplitudes in thermoacoustic engines by means of impedance measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Zorgnotti</w:t>
+                <w:t xml:space="preserve">Non-reciprocal and even Willis couplings in periodic thermoacoustic amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Malléjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5040906⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (18), pp.184109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.184109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057067v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do it yourself: make your own thermoacoustic engine with steel wool or rice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+                <w:t xml:space="preserve">Prediction of limit cycle amplitudes in thermoacoustic engines by means of impedance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Zorgnotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Garrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (15), pp.154901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5040906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0143-0807/38/1/015101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01397360v1</w:t>
+                <w:t xml:space="preserve">hal-02057067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behavior induced by an electroacoustic feedback loop in a thermo-acousto-electric generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do it yourself: make your own thermoacoustic engine with steel wool or rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/38/1/015101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400254v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly nonlinear propagation in thermoacoustic engines: a numerical study of higher harmonics generation up to the appearance of shock waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Come Olivier</w:t>
+                <w:t xml:space="preserve">Hysteretic behavior induced by an electroacoustic feedback loop in a thermo-acousto-electric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918889⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.110 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114410v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of thermoacoustic amplification in a thermo-acousto-electric engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Weakly nonlinear propagation in thermoacoustic engines: a numerical study of higher harmonics generation up to the appearance of shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4874743⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (5), pp.941-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057327v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Coaxial, Compact Thermoacoustic Heat-Pump</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Active control of thermoacoustic amplification in a thermo-acousto-electric engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918669⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (17), pp.174905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4874743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057354v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear temperature field near the stack ends of a standing-wave thermoacoustic refrigerator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Analysis of a Coaxial, Compact Thermoacoustic Heat-Pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+                <w:t xml:space="preserve">Alexey Podkovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (6), pp.898-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00691031v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoacoustic, Small Cavity Excitation to Achieve Optimal Performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Bruneau</w:t>
+                <w:t xml:space="preserve">Nonlinear temperature field near the stack ends of a standing-wave thermoacoustic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918474⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.4730-4735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057422v1</w:t>
+                <w:t xml:space="preserve">hal-00691031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of instantaneous temperature in oscillating flows: Use of constant-voltage anemometry to correct the thermal lag of cold wires operated by constant-current anemometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+                <w:t xml:space="preserve">Thermoacoustic, Small Cavity Excitation to Achieve Optimal Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3274155⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (6), pp.926-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566003v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of laser techniques for acoustic boundary layer measurements, Part II : Comparison of LDV and PIV measurements to analytical calculation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Boucheron</w:t>
+                <w:t xml:space="preserve">Capture of instantaneous temperature in oscillating flows: Use of constant-voltage anemometry to correct the thermal lag of cold wires operated by constant-current anemometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.015102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3274155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00460196v1</w:t>
+                <w:t xml:space="preserve">hal-00566003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient temperature profile inside thermoacoustic refrigerators</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of laser techniques for acoustic boundary layer measurements, Part II : Comparison of LDV and PIV measurements to analytical calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duffourd</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.03.075⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (5), pp.805-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00461444v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal acoustic fields in compact thermoacoustic refrigerators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Transient temperature profile inside thermoacoustic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Bruneau</w:t>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2006.03.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.4986-4996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.03.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930603v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimal acoustic fields in compact thermoacoustic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (6), pp.642 - 659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2006.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermoacoustique : principe et perspective en microfluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.19-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:200604001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2973,91 +3107,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un biporte actif non réciproque, et accordable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,2799 +3206,2799 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’humidité de l’air sur les propriétés acoustiques de milieux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Morovati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigate the contribution of natural convection to the complex temperature distribution in a thermoacoustic core using experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Nantes (France), France. pp.2931 - 2937, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/in_2024_3251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de matériaux poreux et de leur effets de bords pour application à la réfrigération thermoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages de Willis non réciproques et pairs dans les amplificateurs thermoacoustiques périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Malléjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of stacks and regenerators for thermoacoustic heat pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2317-2317, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoacoustic parity-time symmetric system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.611-611, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test-bench for the experimental characterization of porous material used in thermoacoustic cooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvati Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Franco-Chinese Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To predict a thermoacoustic engine's limit cycle from its impedance measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Zorgnotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Garrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the ASA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3737-3737, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4988212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermacoustics: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Symposium on the Acoustics of Poro-Elastic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l'amplitude du cycle limite des générateurs d'ondes thermoacoustique à partir de la mesure de matrices de transfert non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Zorgnotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée d'un auto-oscillateur thermoacoustique forcé par une source auxiliaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d'Acoustique (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of a thermo-acousto-electric generator equipped with an electroacoustic feedback loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinoal Symposium on Nonlinear Acousics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.060007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4934432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual thermoacoustic core compact heat-pump for automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Third international workshop on thermoacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Enschede, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3990/2.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modeling of a thermo-acousto-electric engine forced by an external sound source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Workshop On Thermoacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Twente; Aster Thermoacoustics; Ecole centrale de Lyon, Oct 2015, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active tuning of acoustic oscillations in a thermoacoustic power generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Thermoacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation faiblement non linéaire dans les moteurs thermoacoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of thermoacoustic amplification in a thermo-acousto-electric engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n3l - Int’l Summer School and Workshop on Non-Normal and Nonlinear Effects in Aero- and Thermoacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU München Jun 2013, Munich, Germany. pp.174905 - 174905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical analysis of a small scale thermoacoustic cooler driven by two sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Podkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of temperature and velocity fluctuations in oscillating flows using thermal anemometry  application to thermoacoustic refrigerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des fluctuations de température dans un résonateur équipant un système thermoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du flux de chaleur thermique extrait à l'échangeur de chaleur froid d'un réfrigérateur thermoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes thermo-acoustiques de transfert de chaleur : répartition interne de température en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Mironov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du champ de température en régime transitoire d'un réfrigérateur thermo-acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mironov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes analytiques et expérimentales d'un réfrigérateur thermoacoustique compact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5874,147 +6008,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, évaluation psycho-acoustique et contrôle actif du bruit se soufflante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tartarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6024,114 +6158,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude théorique et expérimentale d'un réfrigérateur thermo-acoustique «compact».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Maine, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00319014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6199,51 +6333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1990669B"/>
+    <w:nsid w:val="20E6072A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6430,51 +6564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-poignand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2279-1133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140834966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036695" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39727-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03468222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poignand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aur&#233;gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003708" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zorgnotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garrett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040906" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Come" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/38/1/015101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114410v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874743" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Podkovskiy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argantha&#235;l Berson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.06.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVDNL93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918474" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duffourd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.03.075" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMQT13T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2006.03.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC50KZ7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3WCBRVP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0417" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvati Fabrizio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934432" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mironov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mironov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-poignand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2279-1133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140834966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati Sharifabadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094875v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036695" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39727-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03468222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poignand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aur&#233;gan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003708" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zorgnotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garrett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040906" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Come" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/38/1/015101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114410v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918889" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874743" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Podkovskiy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918669" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argantha&#235;l Berson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.06.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVDNL93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duffourd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.03.075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMQT13T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2006.03.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC50KZ7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3WCBRVP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0417" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvati Fabrizio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988212" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465699v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934432" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mironov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mironov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>