--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -199,377 +199,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct experimental observation of total absorption and loss compensation using sound waves with complex frequencies</w:t>
+                <w:t xml:space="preserve">Acoustics of humid porous media: Effects of precondensation and molecular diffusion on their effective properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Maddi</w:t>
+                <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+                <w:t xml:space="preserve">Mohammad Morovati Sharifabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Penelet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137 (23), </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0271074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0304014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155679v1</w:t>
+                <w:t xml:space="preserve">hal-05604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of humid porous media: Effects of precondensation and molecular diffusion on their effective properties</w:t>
+                <w:t xml:space="preserve">Direct experimental observation of total absorption and loss compensation using sound waves with complex frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
+                <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Morovati Sharifabadi</w:t>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Morvan</w:t>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0304014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0271074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604804v1</w:t>
+                <w:t xml:space="preserve">hal-05155679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonreciprocal and tunable active acoustic scatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 157 (5), pp.3814 - 3823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -603,103 +603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frozen sound: An ultra-low frequency and ultra-broadband non-reciprocal acoustic absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.4028. </w:t>
@@ -750,77 +750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric transmission and coherent perfect absorption in a periodic array of thermoacoustic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131 (24), pp.064012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -854,77 +854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test-bench for the experimental characterization of porous material used in thermoacoustic refrigerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 152 (5), pp.2804-2815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1088,77 +1088,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parity-Time symmetric system based on the thermoacoustic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149 (3), pp.1913-1922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gardner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1322,90 +1322,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reciprocal and even Willis couplings in periodic thermoacoustic amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Malléjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (18), pp.184109. </w:t>
@@ -1456,64 +1456,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of limit cycle amplitudes in thermoacoustic engines by means of impedance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Zorgnotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Garrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1573,64 +1573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do it yourself: make your own thermoacoustic engine with steel wool or rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1664,77 +1664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteretic behavior induced by an electroacoustic feedback loop in a thermo-acousto-electric generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,64 +1794,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear propagation in thermoacoustic engines: a numerical study of higher harmonics generation up to the appearance of shock waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,64 +1924,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of thermoacoustic amplification in a thermo-acousto-electric engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2028,77 +2028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Coaxial, Compact Thermoacoustic Heat-Pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Podkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2171,51 +2171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear temperature field near the stack ends of a standing-wave thermoacoustic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,77 +2287,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoacoustic, Small Cavity Excitation to Achieve Optimal Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2417,51 +2417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of instantaneous temperature in oscillating flows: Use of constant-voltage anemometry to correct the thermal lag of cold wires operated by constant-current anemometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2573,51 +2573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95 (5), pp.805-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2797,51 +2797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal acoustic fields in compact thermoacoustic refrigerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2943,51 +2943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoacoustique : principe et perspective en microfluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.19-24. </w:t>
@@ -3121,103 +3121,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un biporte actif non réciproque, et accordable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3268,77 +3268,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Morovati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de matériaux poreux et de leur effets de bords pour application à la réfrigération thermoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,51 +3549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Malléjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3756,64 +3756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of stacks and regenerators for thermoacoustic heat pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2317-2317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3847,77 +3847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoacoustic parity-time symmetric system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.611-611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3951,90 +3951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test-bench for the experimental characterization of porous material used in thermoacoustic cooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvati Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Franco-Chinese Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4072,64 +4072,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To predict a thermoacoustic engine's limit cycle from its impedance measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Zorgnotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Garrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4176,51 +4176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermacoustics: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Symposium on the Acoustics of Poro-Elastic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4239,286 +4239,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'amplitude du cycle limite des générateurs d'ondes thermoacoustique à partir de la mesure de matrices de transfert non linéaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation simplifiée d'un auto-oscillateur thermoacoustique forcé par une source auxiliaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465688v1</w:t>
+                <w:t xml:space="preserve">hal-01400306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée d'un auto-oscillateur thermoacoustique forcé par une source auxiliaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prédiction de l'amplitude du cycle limite des générateurs d'ondes thermoacoustique à partir de la mesure de matrices de transfert non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Zorgnotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique (CFA)</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400306v1</w:t>
+                <w:t xml:space="preserve">hal-02465688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of a thermo-acousto-electric generator equipped with an electroacoustic feedback loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4578,51 +4578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual thermoacoustic core compact heat-pump for automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,64 +4712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modeling of a thermo-acousto-electric engine forced by an external sound source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4801,312 +4801,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tuning of acoustic oscillations in a thermoacoustic power generator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation faiblement non linéaire dans les moteurs thermoacoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Thermoacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401774v1</w:t>
+                <w:t xml:space="preserve">hal-01401767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation faiblement non linéaire dans les moteurs thermoacoustiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active tuning of acoustic oscillations in a thermoacoustic power generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Thermoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401767v1</w:t>
+                <w:t xml:space="preserve">hal-01401774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of thermoacoustic amplification in a thermo-acousto-electric engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5157,77 +5157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical analysis of a small scale thermoacoustic cooler driven by two sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Podkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5278,51 +5278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of temperature and velocity fluctuations in oscillating flows using thermal anemometry  application to thermoacoustic refrigerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,51 +5386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des fluctuations de température dans un résonateur équipant un système thermoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,51 +5507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du flux de chaleur thermique extrait à l'échangeur de chaleur froid d'un réfrigérateur thermoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5809,51 +5809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mironov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
@@ -5882,51 +5882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes analytiques et expérimentales d'un réfrigérateur thermoacoustique compact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6061,51 +6061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tartarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6172,51 +6172,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude théorique et expérimentale d'un réfrigérateur thermo-acoustique «compact».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Maine, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6333,51 +6333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20E6072A"/>
+    <w:nsid w:val="C26162B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6564,51 +6564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-poignand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2279-1133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140834966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati Sharifabadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094875v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036695" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39727-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03468222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poignand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aur&#233;gan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003708" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zorgnotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garrett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040906" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Come" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/38/1/015101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114410v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918889" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874743" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Podkovskiy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918669" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argantha&#235;l Berson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.06.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVDNL93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duffourd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.03.075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMQT13T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2006.03.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC50KZ7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3WCBRVP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0417" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvati Fabrizio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988212" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465699v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934432" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mironov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mironov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-poignand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2279-1133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140834966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604804v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati Sharifabadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094875v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036695" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39727-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03468222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poignand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aur&#233;gan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003708" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zorgnotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garrett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040906" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Come" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/38/1/015101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114410v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918889" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874743" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Podkovskiy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918669" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argantha&#235;l Berson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.06.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVDNL93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duffourd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.03.075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMQT13T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2006.03.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC50KZ7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3WCBRVP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0417" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvati Fabrizio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988212" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465699v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934432" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mironov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mironov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>