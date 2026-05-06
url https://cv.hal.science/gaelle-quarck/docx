--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -162,4449 +162,4433 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painting observation changes balance in patients with bilateral vestibulopathy</w:t>
+                <w:t xml:space="preserve">Entraînement cognitif et physique simultané vs séquentiel : les analyses non-linéaires révèlent des adaptations posturales différentielles chez les adultes âgés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adela Kola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Halina Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Francophone Posture Équilibre et Locomotion (SOFPEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Bordeaux, France. pp.2-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000549168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear analysis of posturography data: a better reflection of aging, cognitive flexibility, fear of falling and falls?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Pierre Denise</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACAPS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing videoconferencing physical activity program for patients with anorexia nervosa: a pilot study. Oral presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05078892v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études de la Société Française de Psychologie du Sport / Psychologie de la performance et de la santé. Regards croisés des sciences du sport ( JE SFPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23895.55207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-inferiority of a home-based videoconference physical training program in comparison with face to face training in healthy older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la kinésithérapie vestibulaire dans le cadre de la rééducation des patients présentant une vestibulopathie bilatérale. Une revue systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Huonnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does vestibular stimulation modify circadian rhythms and sleep? A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Giffard</w:t>
+                <w:t xml:space="preserve">Painting observation changes balance in patients with bilateral vestibulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Kola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2025.106520⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.20.25327995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457466v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of multi-modal home-based videoconference interventions on sleep in older adults: study protocol for a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Does vestibular stimulation modify circadian rhythms and sleep? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florane Pasquier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1326412⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.106520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2025.106520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548097v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of repetitive home-based galvanic vestibular stimulation on cognitive skills in healthy older adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of multi-modal home-based videoconference interventions on sleep in older adults: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112504⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1326412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493328v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and balance functions of astronauts after spaceflight are comparable to those of individuals with bilateral vestibulopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clement</w:t>
+                <w:t xml:space="preserve">Impact of repetitive home-based galvanic vestibular stimulation on cognitive skills in healthy older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrim Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1284029⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.112504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329665v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaceflight alters reaction time and duration judgment of astronauts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cognitive and balance functions of astronauts after spaceflight are comparable to those of individuals with bilateral vestibulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kuldavletova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy R. Macaulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott J. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah C. Navarro Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1141078⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1284029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105836v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronotype influence on the effects of COVID ‐19 lockdown on sleep and psychological status in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Spaceflight alters reaction time and duration judgment of astronauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Navarro Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.13864⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1141078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1141078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024528v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Insomnia Symptoms through Vestibular Stimulation in Patients with Breast Cancer: A Perspective Paper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+                <w:t xml:space="preserve">Chronotype influence on the effects of COVID ‐19 lockdown on sleep and psychological status in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15112904⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316572v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-four-hour variation of vestibular function in young and elderly adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tackling Insomnia Symptoms through Vestibular Stimulation in Patients with Breast Cancer: A Perspective Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420528.2020.1835941⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.2904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15112904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367204v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web-based adapted physical activity program (e-APA) versus health education program (e-HE) in patients with schizophrenia and healthy volunteers: study protocol for a randomized controlled trial (PEPSY V@Si)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Leconte</w:t>
+                <w:t xml:space="preserve">Twenty-four-hour variation of vestibular function in young and elderly adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zouabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00406-020-01140-z⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.90-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2020.1835941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367199v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Videoconference-Based Adapted Physical Exercise Training Is a Good and Safe Option for Seniors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A web-based adapted physical activity program (e-APA) versus health education program (e-HE) in patients with schizophrenia and healthy volunteers: study protocol for a randomized controlled trial (PEPSY V@Si)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tréhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18189439⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 271 (2), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00406-020-01140-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367193v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular stimulation by 2G hypergravity modifies resynchronization in temperature rhythm in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+                <w:t xml:space="preserve">Videoconference-Based Adapted Physical Exercise Training Is a Good and Safe Option for Seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65496-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (18), pp.9439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18189439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879153v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vestibular stimulation using a rotatory chair in human rest/activity rhythm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vestibulo-Ocular Responses, Visual Field Dependence, and Motion Sickness in Aerobatic Pilots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420528.2020.1797762⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (4), pp.326-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.5435.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930033v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibulo-Ocular Responses, Visual Field Dependence, and Motion Sickness in Aerobatic Pilots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Plantar Flexor Strength Training With Home-Based Neuromuscular Electrical Stimulation Improves Limits of Postural Stability in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Loggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3357/AMHP.5435.2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.657-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367238v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantar Flexor Strength Training With Home-Based Neuromuscular Electrical Stimulation Improves Limits of Postural Stability in Older Adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vestibular stimulation by 2G hypergravity modifies resynchronization in temperature rhythm in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0501⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9216), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65496-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367214v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibulo-sympathetic reflex in patients with bilateral vestibular loss</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of vestibular stimulation using a rotatory chair in human rest/activity rhythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00466.2019⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (8), pp.1244-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2020.1797762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328339v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique à domicile pour les seniors : revue de la question et proposition d’une pratique optimisée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vestibulo-sympathetic reflex in patients with bilateral vestibular loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2019003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 127 (5), pp.1238-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00466.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02135236v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Galvanic Vestibular Stimulation on Anxiety Level in Young Adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Activité physique à domicile pour les seniors : revue de la question et proposition d’une pratique optimisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2019.00014⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2019003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135216v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of the Short Multidimensional Well-Being Questionnaire (SMWQ)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Impact of Galvanic Vestibular Stimulation on Anxiety Level in Young Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Public Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874944501710010025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2019.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367259v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Circadian Rhythms in Patients with Bilateral Vestibular Loss</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Validation of the Short Multidimensional Well-Being Questionnaire (SMWQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155067⟩</w:t>
+              <w:t xml:space="preserve">The Open Public Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874944501710010025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135215v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Semicircular Canal Asymmetry in Idiopathic Scoliosis: An Early Link between Biomechanical, Hormonal and Neurosensory Theories?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Thenint</w:t>
+                <w:t xml:space="preserve">Exploration of Circadian Rhythms in Patients with Bilateral Vestibular Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131120⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0155067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190877v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye eccentricity modifies the perception of whole-body rotation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lateral Semicircular Canal Asymmetry in Idiopathic Scoliosis: An Early Link between Biomechanical, Hormonal and Neurosensory Theories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Thenint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-009-1828-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02364427v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibulo-ocular reflex and motion sickness in figure skaters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eye eccentricity modifies the perception of whole-body rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Denise</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier M Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0859-7⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 196 (2), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-009-1828-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462884v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are otolithic inputs interpreted better in figure skaters?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Vestibulo-ocular reflex and motion sickness in figure skaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e3282f9427e⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (6), pp.1031-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0859-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462888v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular control on blood pressure during parabolic flights in awake rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Are otolithic inputs interpreted better in figure skaters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 15 (15), pp.2357-2360. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001756-200410250-00011⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 19 (5), pp.565-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e3282f9427e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">hal-05399754v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear analysis of posturography data: a better reflection of aging, cognitive flexibility, fear of falling and falls?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vestibular control on blood pressure during parabolic flights in awake rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Reber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023</w:t>
-[...170 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (15), pp.2357-2360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200410250-00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-03880810v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vestibular stimulation by rotation on motor activity rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of galvanic vestibular stimulation on motor activity rhythm in human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of galvanic vestibular stimulation on mood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4672,51 +4656,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D11035A9"/>
+    <w:nsid w:val="A68A4626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4903,51 +4887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-quarck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1710-2252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186313462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Kola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Quarck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Huonnic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guyet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Galin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Milot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106520" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1326412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2024.112504" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Macaulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J. Wood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah C. Navarro Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1284029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Navarro Morales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1141078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13864" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Giffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15112904" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zouabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2020.1835941" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tr&#233;hout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jego" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01140-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189439" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2020.1797762" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tanguy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5435.2020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Normand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00466.2019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135236v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-170279ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874944501710010025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hitier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoudre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Thenint" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0859-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKQDQGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3282f9427e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Reber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410250-00011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bruce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549168" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-quarck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1710-2252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186313462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Kola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bruce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Milot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Huonnic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078892v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Quarck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.20.25327995" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Galin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106520" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1326412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2024.112504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Macaulay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J. Wood" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah C. Navarro Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1284029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Navarro Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1141078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13864" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Giffard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15112904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zouabi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2020.1835941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tr&#233;hout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jego" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01140-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tanguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5435.2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2020.1797762" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00466.2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-170279ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367259v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874944501710010025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hitier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hamon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoudre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Thenint" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131120" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0859-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKQDQGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3282f9427e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Reber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410250-00011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>