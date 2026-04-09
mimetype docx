--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaelle Recher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRSLaboratoire Photonique Numérique & NanosciencesLP2N UMR 5298CNRS, Institut d'Optique, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-recher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9004-0118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146814282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209144168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035844810X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Organic Mimics of Metallic Nanoparticles: Tuning and Enhancing Fluorescence in Binary Dye-Based Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Rosendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202501698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: Long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0309035. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling how mitotic spindle orientation in 3D human colon organoids affects matrix displacements through a 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.22052. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-04156-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Diffusion of 1D J-Aggregates in Boron Nitride Nanotubes by Curvature Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Balle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Minh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (19), pp.18176-18187. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c16853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following SARS-CoV-2 infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21129. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-08329-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel in vitro tubular model to recapitulate features of distal airways: The bronchioid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leipold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Zysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.00562-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the future – 20 years of progress and developments in photonic microscopy and biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (20), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.262344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two‐photon Dye‐Based Fluorogenic Organic Nanoparticles as Intracellular Thiols Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dal Pra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202400716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence anisotropy using highly polarized emitting dyes confined inside BNNTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.983 - 992. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2mh01239a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’organoïdes tumoraux 3D par la technologie des capsules cellulaires TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.211444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coherence volume in full-field optical coherence tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Vijayan Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (11), pp.2805. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.442310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D culture model recapitulates primary FL B cell features and promotes their survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (23), pp.5372-5386. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of Dyes inside Boron Nitride Nanotubes: Photostable and Shifted Fluorescence down to the Near Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Schué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (29), pp.2001429. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202001429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Spheroid Model for Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Vatne Røsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/60998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.2578. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.383329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complement in Human Pre-implantation Embryos: Attack and Defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P Reichhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Inkeri Lokki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of guided cell self-organization for rapid and spontaneous formation of functional vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (6), pp.eaau6562. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aau6562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluripotent state transitions coordinate morphogenesis in mouse and human embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scialdone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Skorupska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Weberling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 552 (7684), pp.239-243. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-in-one 3D printed microscopy chamber for multidimensional imaging, the UniverSlide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lens apoptosis in the Astyanax blind cavefish is not triggered by its small size or defects in morphogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0172302. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Developmental Mechanism Builds Complex Visual Systems in Insects and Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hartenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (20), pp.R1001 - R1009. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of the human embryo in the absence of maternal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta N Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jedrusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hupalowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.700-708. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb3347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural origin of the drastic modification of second harmonic generation intensity pattern occurring in tail muscles of climax stages xenopus tadpoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental SHG Angular Intensity Patterns from Healthy and Proteolysed Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (9), pp.1959-68. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish midbrain slow-amplifying progenitors exhibit high levels of transcripts for nucleotide and ribosome biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140 (24), pp.4860-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.099010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effect of myofibrillar misalignment on the sarcomeric SHG intensity pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (9), pp.11404-11414. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.011404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle sarcomeric SHG patterns photo-conversion by femtosecond infrared laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.374-84. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.2.000374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Supramolecular Centrosymmetry Effect on Sarcomeric SHG Intensity Pattern of Skeletal Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Lavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-band sarcomeric SHG pattern induced by adult skeletal muscles alteration during myofibrils preparation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (2), pp.207-11. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03425.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of stable Xenopus laevis transgenic lines expressing a transgene controlled by weak promoters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahim Al-Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.815-27. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9273-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three distinct sarcomeric patterns of skeletal muscle revealed by SHG and TPEF microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (22), pp.19763-77. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.019763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brilliant organic nanodots: novel nano-objects for bionanophotonics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pla-Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathavarathy Rama Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7040, pp.704006-704017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-95. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.012286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-12295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Woodchuck Post-transcriptional Regulatory Element (WPRE) successfully enhances transgene expression level in Xenopus leavis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex in vivo characterization of transgenic Xenopus laevis tadpoles with two-photon microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal cellular expression of NeuroD and related cells properties in transgenic /Xenopus laevis/ tadpoles and froglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Forum of European Neuroscience (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic Xenopus laevis and two-photon microscopy to study neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique du Réseau LARC-Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of glutamate produces calcium transients in Xenopus laevis NeuroD expressing neuroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11EME journée scientifique du réseau LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal vasculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumor Vascularization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.101-112, 2020, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819494-2.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible superdeformability of hiPSC epithelial cortinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following Sars-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming 1D Periodic J-aggregates by Mechanical Bending of BNNTs: Evidence of Activated Molecular Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. -M Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhlieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling mechanical interactions between cell division and extracellular matrix in human colonic epithelium organoids: A 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearing spheroids for 3D fluorescent microscopy: combining safe and soft chemicals with deep convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Frindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal cells regulate malignant B-cell spatial organization, survival, and drug response in a new 3D model mimicking lymphoma tumor niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUX4 regulates oocyte to embryo transition in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Hydén-Granskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Yoshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassius Damdimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Bhagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaelle Recher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRSLaboratoire Photonique Numérique & NanosciencesLP2N UMR 5298CNRS, Institut d'Optique, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-recher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9004-0118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146814282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209144168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035844810X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Organic Mimics of Metallic Nanoparticles: Tuning and Enhancing Fluorescence in Binary Dye-Based Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Rosendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202501698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: Long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0309035. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling how mitotic spindle orientation in 3D human colon organoids affects matrix displacements through a 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.22052. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-04156-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following SARS-CoV-2 infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21129. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-08329-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Diffusion of 1D J-Aggregates in Boron Nitride Nanotubes by Curvature Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Balle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Minh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (19), pp.18176-18187. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c16853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel in vitro tubular model to recapitulate features of distal airways: The bronchioid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leipold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Zysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.00562-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the future – 20 years of progress and developments in photonic microscopy and biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (20), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.262344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two‐photon Dye‐Based Fluorogenic Organic Nanoparticles as Intracellular Thiols Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dal Pra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202400716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence anisotropy using highly polarized emitting dyes confined inside BNNTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.983 - 992. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2mh01239a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’organoïdes tumoraux 3D par la technologie des capsules cellulaires TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.211444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coherence volume in full-field optical coherence tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Vijayan Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (11), pp.2805. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.442310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D culture model recapitulates primary FL B cell features and promotes their survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (23), pp.5372-5386. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of Dyes inside Boron Nitride Nanotubes: Photostable and Shifted Fluorescence down to the Near Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Schué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (29), pp.2001429. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202001429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Spheroid Model for Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Vatne Røsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/60998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.2578. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.383329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complement in Human Pre-implantation Embryos: Attack and Defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P Reichhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Inkeri Lokki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of guided cell self-organization for rapid and spontaneous formation of functional vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (6), pp.eaau6562. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aau6562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluripotent state transitions coordinate morphogenesis in mouse and human embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scialdone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Skorupska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Weberling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 552 (7684), pp.239-243. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-in-one 3D printed microscopy chamber for multidimensional imaging, the UniverSlide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lens apoptosis in the Astyanax blind cavefish is not triggered by its small size or defects in morphogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0172302. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Developmental Mechanism Builds Complex Visual Systems in Insects and Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hartenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (20), pp.R1001 - R1009. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of the human embryo in the absence of maternal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta N Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jedrusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hupalowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.700-708. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb3347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural origin of the drastic modification of second harmonic generation intensity pattern occurring in tail muscles of climax stages xenopus tadpoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental SHG Angular Intensity Patterns from Healthy and Proteolysed Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (9), pp.1959-68. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish midbrain slow-amplifying progenitors exhibit high levels of transcripts for nucleotide and ribosome biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140 (24), pp.4860-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.099010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effect of myofibrillar misalignment on the sarcomeric SHG intensity pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (9), pp.11404-11414. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.011404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle sarcomeric SHG patterns photo-conversion by femtosecond infrared laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.374-84. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.2.000374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Supramolecular Centrosymmetry Effect on Sarcomeric SHG Intensity Pattern of Skeletal Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Lavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-band sarcomeric SHG pattern induced by adult skeletal muscles alteration during myofibrils preparation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (2), pp.207-11. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03425.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of stable Xenopus laevis transgenic lines expressing a transgene controlled by weak promoters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahim Al-Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.815-27. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9273-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three distinct sarcomeric patterns of skeletal muscle revealed by SHG and TPEF microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (22), pp.19763-77. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.019763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brilliant organic nanodots: novel nano-objects for bionanophotonics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pla-Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathavarathy Rama Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7040, pp.704006-704017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-95. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.012286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-12295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Woodchuck Post-transcriptional Regulatory Element (WPRE) successfully enhances transgene expression level in Xenopus leavis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex in vivo characterization of transgenic Xenopus laevis tadpoles with two-photon microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal cellular expression of NeuroD and related cells properties in transgenic /Xenopus laevis/ tadpoles and froglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Forum of European Neuroscience (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic Xenopus laevis and two-photon microscopy to study neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique du Réseau LARC-Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of glutamate produces calcium transients in Xenopus laevis NeuroD expressing neuroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11EME journée scientifique du réseau LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal vasculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumor Vascularization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.101-112, 2020, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819494-2.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible superdeformability of hiPSC epithelial cortinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following Sars-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming 1D Periodic J-aggregates by Mechanical Bending of BNNTs: Evidence of Activated Molecular Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. -M Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhlieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling mechanical interactions between cell division and extracellular matrix in human colonic epithelium organoids: A 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearing spheroids for 3D fluorescent microscopy: combining safe and soft chemicals with deep convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Frindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal cells regulate malignant B-cell spatial organization, survival, and drug response in a new 3D model mimicking lymphoma tumor niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUX4 regulates oocyte to embryo transition in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Hydén-Granskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Yoshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassius Damdimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Bhagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5333BC12"/>
+    <w:nsid w:val="8DA9D78F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-recher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9004-0118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146814282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209144168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035844810X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Verlhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501698" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Jana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhileri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pujol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-04156-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Balle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Ta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c16853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08329-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Raasch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leipold" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Zysman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00562-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dal Pra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Marceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01239a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Mombereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Andrique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andrique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mombereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211444" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Vijayan Mekhileri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Andrique" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.442310" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamaison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H&#233;laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003949" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Nascimento" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guyon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Vatne R&#248;sland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.383329" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Reichhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lundin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Inkeri Lokki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Vuoristo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02234" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Recher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alessandri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pujol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feyeux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau6562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Shahbazi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scialdone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skorupska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Weberling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Recher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24675" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alessandri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feyeux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42378" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hinaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172302" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Brombin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hartenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.08.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta N Shahbazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jedrusik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hupalowska" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3347" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coumailleau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tiaho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.02.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouralet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.099010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011404" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.000374" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lavault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne d'Amico" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03425.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Hostis-Guidet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahim Al-Mohammad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9273-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019763" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouxel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pla-Quintana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathavarathy Rama Krishna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441048v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440997v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819494-2.00006-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Tauber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marceau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. -M Ta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhlieri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laussu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Goodarzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Morvan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monvoisin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360395v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hyd&#233;n-Granskog" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Yoshihara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassius Damdimopoulos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Bhagat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-recher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9004-0118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146814282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209144168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035844810X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Verlhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501698" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Jana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhileri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pujol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-04156-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08329-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Balle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Ta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c16853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Raasch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leipold" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Zysman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00562-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dal Pra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Marceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01239a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Mombereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Andrique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andrique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mombereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211444" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Vijayan Mekhileri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Andrique" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.442310" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamaison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H&#233;laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003949" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Nascimento" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guyon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Vatne R&#248;sland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.383329" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Reichhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lundin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Inkeri Lokki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Vuoristo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02234" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Recher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alessandri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pujol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feyeux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau6562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Shahbazi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scialdone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skorupska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Weberling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Recher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24675" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alessandri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feyeux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42378" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hinaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172302" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Brombin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hartenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.08.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta N Shahbazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jedrusik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hupalowska" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3347" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coumailleau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tiaho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.02.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouralet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.099010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011404" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.000374" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lavault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne d'Amico" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03425.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Hostis-Guidet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahim Al-Mohammad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9273-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019763" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouxel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pla-Quintana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathavarathy Rama Krishna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441048v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440997v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819494-2.00006-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Tauber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marceau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. -M Ta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhlieri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laussu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Goodarzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Morvan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monvoisin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360395v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hyd&#233;n-Granskog" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Yoshihara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassius Damdimopoulos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Bhagat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>