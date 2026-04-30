--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaelle Recher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRSLaboratoire Photonique Numérique & NanosciencesLP2N UMR 5298CNRS, Institut d'Optique, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-recher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9004-0118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146814282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209144168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035844810X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Organic Mimics of Metallic Nanoparticles: Tuning and Enhancing Fluorescence in Binary Dye-Based Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Rosendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202501698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: Long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0309035. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling how mitotic spindle orientation in 3D human colon organoids affects matrix displacements through a 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.22052. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-04156-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following SARS-CoV-2 infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21129. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-08329-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Diffusion of 1D J-Aggregates in Boron Nitride Nanotubes by Curvature Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Balle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Minh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (19), pp.18176-18187. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c16853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel in vitro tubular model to recapitulate features of distal airways: The bronchioid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leipold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Zysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.00562-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the future – 20 years of progress and developments in photonic microscopy and biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (20), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.262344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two‐photon Dye‐Based Fluorogenic Organic Nanoparticles as Intracellular Thiols Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dal Pra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202400716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence anisotropy using highly polarized emitting dyes confined inside BNNTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.983 - 992. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2mh01239a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’organoïdes tumoraux 3D par la technologie des capsules cellulaires TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.211444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coherence volume in full-field optical coherence tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Vijayan Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (11), pp.2805. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.442310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D culture model recapitulates primary FL B cell features and promotes their survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (23), pp.5372-5386. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of Dyes inside Boron Nitride Nanotubes: Photostable and Shifted Fluorescence down to the Near Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Schué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (29), pp.2001429. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202001429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Spheroid Model for Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Vatne Røsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/60998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.2578. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.383329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complement in Human Pre-implantation Embryos: Attack and Defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P Reichhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Inkeri Lokki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of guided cell self-organization for rapid and spontaneous formation of functional vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (6), pp.eaau6562. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aau6562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluripotent state transitions coordinate morphogenesis in mouse and human embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scialdone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Skorupska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Weberling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 552 (7684), pp.239-243. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-in-one 3D printed microscopy chamber for multidimensional imaging, the UniverSlide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lens apoptosis in the Astyanax blind cavefish is not triggered by its small size or defects in morphogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0172302. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Developmental Mechanism Builds Complex Visual Systems in Insects and Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hartenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (20), pp.R1001 - R1009. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of the human embryo in the absence of maternal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta N Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jedrusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hupalowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.700-708. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb3347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural origin of the drastic modification of second harmonic generation intensity pattern occurring in tail muscles of climax stages xenopus tadpoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental SHG Angular Intensity Patterns from Healthy and Proteolysed Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (9), pp.1959-68. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish midbrain slow-amplifying progenitors exhibit high levels of transcripts for nucleotide and ribosome biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140 (24), pp.4860-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.099010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effect of myofibrillar misalignment on the sarcomeric SHG intensity pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (9), pp.11404-11414. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.011404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle sarcomeric SHG patterns photo-conversion by femtosecond infrared laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.374-84. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.2.000374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Supramolecular Centrosymmetry Effect on Sarcomeric SHG Intensity Pattern of Skeletal Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Lavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-band sarcomeric SHG pattern induced by adult skeletal muscles alteration during myofibrils preparation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (2), pp.207-11. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03425.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of stable Xenopus laevis transgenic lines expressing a transgene controlled by weak promoters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahim Al-Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.815-27. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9273-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three distinct sarcomeric patterns of skeletal muscle revealed by SHG and TPEF microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (22), pp.19763-77. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.019763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brilliant organic nanodots: novel nano-objects for bionanophotonics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pla-Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathavarathy Rama Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7040, pp.704006-704017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-95. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.012286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-12295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Woodchuck Post-transcriptional Regulatory Element (WPRE) successfully enhances transgene expression level in Xenopus leavis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex in vivo characterization of transgenic Xenopus laevis tadpoles with two-photon microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal cellular expression of NeuroD and related cells properties in transgenic /Xenopus laevis/ tadpoles and froglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Forum of European Neuroscience (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic Xenopus laevis and two-photon microscopy to study neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique du Réseau LARC-Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of glutamate produces calcium transients in Xenopus laevis NeuroD expressing neuroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11EME journée scientifique du réseau LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal vasculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumor Vascularization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.101-112, 2020, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819494-2.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible superdeformability of hiPSC epithelial cortinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following Sars-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming 1D Periodic J-aggregates by Mechanical Bending of BNNTs: Evidence of Activated Molecular Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. -M Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhlieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling mechanical interactions between cell division and extracellular matrix in human colonic epithelium organoids: A 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearing spheroids for 3D fluorescent microscopy: combining safe and soft chemicals with deep convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Frindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal cells regulate malignant B-cell spatial organization, survival, and drug response in a new 3D model mimicking lymphoma tumor niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUX4 regulates oocyte to embryo transition in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Hydén-Granskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Yoshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassius Damdimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Bhagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaelle Recher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRSLaboratoire Photonique Numérique & NanosciencesLP2N UMR 5298CNRS, Institut d'Optique, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-recher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9004-0118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146814282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209144168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035844810X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Organic Mimics of Metallic Nanoparticles: Tuning and Enhancing Fluorescence in Binary Dye-Based Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Rosendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202501698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: Long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0309035. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling how mitotic spindle orientation in 3D human colon organoids affects matrix displacements through a 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.22052. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-04156-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Diffusion of 1D J-Aggregates in Boron Nitride Nanotubes by Curvature Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Balle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Minh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (19), pp.18176-18187. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c16853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following SARS-CoV-2 infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21129. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-08329-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the future – 20 years of progress and developments in photonic microscopy and biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (20), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.262344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel in vitro tubular model to recapitulate features of distal airways: The bronchioid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leipold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Zysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.00562-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two‐photon Dye‐Based Fluorogenic Organic Nanoparticles as Intracellular Thiols Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dal Pra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202400716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence anisotropy using highly polarized emitting dyes confined inside BNNTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.983 - 992. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2mh01239a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’organoïdes tumoraux 3D par la technologie des capsules cellulaires TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.211444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coherence volume in full-field optical coherence tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Vijayan Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (11), pp.2805. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.442310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D culture model recapitulates primary FL B cell features and promotes their survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (23), pp.5372-5386. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Spheroid Model for Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Vatne Røsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/60998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of Dyes inside Boron Nitride Nanotubes: Photostable and Shifted Fluorescence down to the Near Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Schué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (29), pp.2001429. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202001429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.2578. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.383329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complement in Human Pre-implantation Embryos: Attack and Defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P Reichhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Inkeri Lokki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of guided cell self-organization for rapid and spontaneous formation of functional vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (6), pp.eaau6562. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aau6562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lens apoptosis in the Astyanax blind cavefish is not triggered by its small size or defects in morphogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0172302. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluripotent state transitions coordinate morphogenesis in mouse and human embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scialdone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Skorupska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Weberling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 552 (7684), pp.239-243. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-in-one 3D printed microscopy chamber for multidimensional imaging, the UniverSlide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Developmental Mechanism Builds Complex Visual Systems in Insects and Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hartenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (20), pp.R1001 - R1009. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of the human embryo in the absence of maternal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta N Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jedrusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hupalowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.700-708. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb3347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural origin of the drastic modification of second harmonic generation intensity pattern occurring in tail muscles of climax stages xenopus tadpoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental SHG Angular Intensity Patterns from Healthy and Proteolysed Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (9), pp.1959-68. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish midbrain slow-amplifying progenitors exhibit high levels of transcripts for nucleotide and ribosome biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140 (24), pp.4860-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.099010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effect of myofibrillar misalignment on the sarcomeric SHG intensity pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (9), pp.11404-11414. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.011404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-band sarcomeric SHG pattern induced by adult skeletal muscles alteration during myofibrils preparation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (2), pp.207-11. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03425.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle sarcomeric SHG patterns photo-conversion by femtosecond infrared laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.374-84. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.2.000374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Supramolecular Centrosymmetry Effect on Sarcomeric SHG Intensity Pattern of Skeletal Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Lavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of stable Xenopus laevis transgenic lines expressing a transgene controlled by weak promoters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahim Al-Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.815-27. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9273-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three distinct sarcomeric patterns of skeletal muscle revealed by SHG and TPEF microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (22), pp.19763-77. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.019763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brilliant organic nanodots: novel nano-objects for bionanophotonics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pla-Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathavarathy Rama Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7040, pp.704006-704017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-95. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.012286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-12295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Woodchuck Post-transcriptional Regulatory Element (WPRE) successfully enhances transgene expression level in Xenopus leavis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex in vivo characterization of transgenic Xenopus laevis tadpoles with two-photon microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal cellular expression of NeuroD and related cells properties in transgenic /Xenopus laevis/ tadpoles and froglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Forum of European Neuroscience (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic Xenopus laevis and two-photon microscopy to study neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique du Réseau LARC-Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of glutamate produces calcium transients in Xenopus laevis NeuroD expressing neuroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11EME journée scientifique du réseau LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal vasculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumor Vascularization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.101-112, 2020, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819494-2.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible superdeformability of hiPSC epithelial cortinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following Sars-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming 1D Periodic J-aggregates by Mechanical Bending of BNNTs: Evidence of Activated Molecular Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. -M Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhlieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling mechanical interactions between cell division and extracellular matrix in human colonic epithelium organoids: A 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearing spheroids for 3D fluorescent microscopy: combining safe and soft chemicals with deep convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Frindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal cells regulate malignant B-cell spatial organization, survival, and drug response in a new 3D model mimicking lymphoma tumor niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUX4 regulates oocyte to embryo transition in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Hydén-Granskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Yoshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassius Damdimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Bhagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DA9D78F"/>
+    <w:nsid w:val="92C57CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-recher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9004-0118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146814282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209144168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035844810X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Verlhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501698" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Jana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhileri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pujol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-04156-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08329-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Balle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Ta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c16853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Raasch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leipold" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Zysman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00562-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dal Pra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Marceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01239a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Mombereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Andrique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andrique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mombereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211444" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Vijayan Mekhileri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Andrique" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.442310" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamaison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H&#233;laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003949" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Nascimento" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guyon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Vatne R&#248;sland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.383329" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Reichhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lundin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Inkeri Lokki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Vuoristo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02234" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Recher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alessandri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pujol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feyeux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau6562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Shahbazi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scialdone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skorupska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Weberling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Recher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24675" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alessandri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feyeux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42378" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hinaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172302" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Brombin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hartenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.08.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta N Shahbazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jedrusik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hupalowska" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3347" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coumailleau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tiaho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.02.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouralet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.099010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011404" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.000374" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lavault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne d'Amico" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03425.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Hostis-Guidet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahim Al-Mohammad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9273-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019763" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouxel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pla-Quintana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathavarathy Rama Krishna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441048v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440997v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819494-2.00006-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Tauber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marceau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. -M Ta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhlieri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laussu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Goodarzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Morvan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monvoisin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360395v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hyd&#233;n-Granskog" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Yoshihara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassius Damdimopoulos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Bhagat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-recher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9004-0118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146814282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209144168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035844810X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Verlhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501698" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Jana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhileri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pujol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-04156-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Balle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Ta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c16853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08329-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Raasch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leipold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Zysman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00562-2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dal Pra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Marceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01239a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Mombereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Andrique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andrique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mombereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211444" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Vijayan Mekhileri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Andrique" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.442310" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamaison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H&#233;laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003949" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Vatne R&#248;sland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60998" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Nascimento" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001429" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.383329" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Reichhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lundin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Inkeri Lokki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Vuoristo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02234" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Recher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alessandri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pujol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feyeux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau6562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hinaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172302" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Shahbazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scialdone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skorupska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Weberling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Recher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24675" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alessandri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feyeux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Brombin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hartenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.08.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta N Shahbazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jedrusik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hupalowska" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3347" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coumailleau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tiaho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.02.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouralet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.099010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011404" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586716v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne d'Amico" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03425.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.000374" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lavault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.065" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Hostis-Guidet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahim Al-Mohammad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9273-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019763" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouxel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pla-Quintana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathavarathy Rama Krishna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441048v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440997v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819494-2.00006-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Tauber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marceau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. -M Ta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhlieri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laussu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Goodarzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Morvan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monvoisin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360395v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hyd&#233;n-Granskog" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Yoshihara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassius Damdimopoulos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Bhagat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>