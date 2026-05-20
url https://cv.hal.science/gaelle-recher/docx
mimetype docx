--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaelle Recher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRSLaboratoire Photonique Numérique & NanosciencesLP2N UMR 5298CNRS, Institut d'Optique, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-recher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9004-0118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146814282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209144168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035844810X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Organic Mimics of Metallic Nanoparticles: Tuning and Enhancing Fluorescence in Binary Dye-Based Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Rosendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202501698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: Long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0309035. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling how mitotic spindle orientation in 3D human colon organoids affects matrix displacements through a 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.22052. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-04156-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Diffusion of 1D J-Aggregates in Boron Nitride Nanotubes by Curvature Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Balle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Minh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (19), pp.18176-18187. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c16853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following SARS-CoV-2 infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21129. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-08329-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the future – 20 years of progress and developments in photonic microscopy and biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (20), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.262344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel in vitro tubular model to recapitulate features of distal airways: The bronchioid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leipold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Zysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.00562-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two‐photon Dye‐Based Fluorogenic Organic Nanoparticles as Intracellular Thiols Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dal Pra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202400716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence anisotropy using highly polarized emitting dyes confined inside BNNTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.983 - 992. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2mh01239a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’organoïdes tumoraux 3D par la technologie des capsules cellulaires TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.211444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coherence volume in full-field optical coherence tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Vijayan Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (11), pp.2805. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.442310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D culture model recapitulates primary FL B cell features and promotes their survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (23), pp.5372-5386. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Spheroid Model for Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Vatne Røsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/60998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of Dyes inside Boron Nitride Nanotubes: Photostable and Shifted Fluorescence down to the Near Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Schué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (29), pp.2001429. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202001429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.2578. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.383329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complement in Human Pre-implantation Embryos: Attack and Defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P Reichhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Inkeri Lokki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of guided cell self-organization for rapid and spontaneous formation of functional vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (6), pp.eaau6562. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aau6562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lens apoptosis in the Astyanax blind cavefish is not triggered by its small size or defects in morphogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0172302. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluripotent state transitions coordinate morphogenesis in mouse and human embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scialdone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Skorupska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Weberling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 552 (7684), pp.239-243. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-in-one 3D printed microscopy chamber for multidimensional imaging, the UniverSlide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Developmental Mechanism Builds Complex Visual Systems in Insects and Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hartenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (20), pp.R1001 - R1009. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of the human embryo in the absence of maternal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta N Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jedrusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hupalowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.700-708. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb3347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural origin of the drastic modification of second harmonic generation intensity pattern occurring in tail muscles of climax stages xenopus tadpoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental SHG Angular Intensity Patterns from Healthy and Proteolysed Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (9), pp.1959-68. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish midbrain slow-amplifying progenitors exhibit high levels of transcripts for nucleotide and ribosome biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140 (24), pp.4860-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.099010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effect of myofibrillar misalignment on the sarcomeric SHG intensity pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (9), pp.11404-11414. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.011404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-band sarcomeric SHG pattern induced by adult skeletal muscles alteration during myofibrils preparation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (2), pp.207-11. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03425.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle sarcomeric SHG patterns photo-conversion by femtosecond infrared laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.374-84. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.2.000374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Supramolecular Centrosymmetry Effect on Sarcomeric SHG Intensity Pattern of Skeletal Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Lavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of stable Xenopus laevis transgenic lines expressing a transgene controlled by weak promoters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahim Al-Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.815-27. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9273-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three distinct sarcomeric patterns of skeletal muscle revealed by SHG and TPEF microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (22), pp.19763-77. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.019763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brilliant organic nanodots: novel nano-objects for bionanophotonics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pla-Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathavarathy Rama Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7040, pp.704006-704017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-95. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.012286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-12295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Woodchuck Post-transcriptional Regulatory Element (WPRE) successfully enhances transgene expression level in Xenopus leavis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex in vivo characterization of transgenic Xenopus laevis tadpoles with two-photon microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal cellular expression of NeuroD and related cells properties in transgenic /Xenopus laevis/ tadpoles and froglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Forum of European Neuroscience (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic Xenopus laevis and two-photon microscopy to study neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique du Réseau LARC-Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of glutamate produces calcium transients in Xenopus laevis NeuroD expressing neuroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11EME journée scientifique du réseau LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal vasculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumor Vascularization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.101-112, 2020, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819494-2.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible superdeformability of hiPSC epithelial cortinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following Sars-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming 1D Periodic J-aggregates by Mechanical Bending of BNNTs: Evidence of Activated Molecular Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. -M Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhlieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling mechanical interactions between cell division and extracellular matrix in human colonic epithelium organoids: A 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearing spheroids for 3D fluorescent microscopy: combining safe and soft chemicals with deep convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Frindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal cells regulate malignant B-cell spatial organization, survival, and drug response in a new 3D model mimicking lymphoma tumor niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUX4 regulates oocyte to embryo transition in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Hydén-Granskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Yoshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassius Damdimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Bhagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaelle Recher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRSLaboratoire Photonique Numérique & NanosciencesLP2N UMR 5298CNRS, Institut d'Optique, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-recher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9004-0118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146814282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209144168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_lb52tIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035844810X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Organic Mimics of Metallic Nanoparticles: Tuning and Enhancing Fluorescence in Binary Dye-Based Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Rosendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202501698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: Long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0309035. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling how mitotic spindle orientation in 3D human colon organoids affects matrix displacements through a 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.22052. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-04156-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Diffusion of 1D J-Aggregates in Boron Nitride Nanotubes by Curvature Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Balle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Minh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (19), pp.18176-18187. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c16853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following SARS-CoV-2 infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21129. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-08329-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the future – 20 years of progress and developments in photonic microscopy and biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (20), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.262344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel in vitro tubular model to recapitulate features of distal airways: The bronchioid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leipold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Zysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.00562-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two‐photon Dye‐Based Fluorogenic Organic Nanoparticles as Intracellular Thiols Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dal Pra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202400716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence anisotropy using highly polarized emitting dyes confined inside BNNTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.983 - 992. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2mh01239a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’organoïdes tumoraux 3D par la technologie des capsules cellulaires TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.211444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coherence volume in full-field optical coherence tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Vijayan Mekhileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (11), pp.2805. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.442310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D culture model recapitulates primary FL B cell features and promotes their survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saint-Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (23), pp.5372-5386. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Spheroid Model for Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Vatne Røsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/60998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of Dyes inside Boron Nitride Nanotubes: Photostable and Shifted Fluorescence down to the Near Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Schué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (29), pp.2001429. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202001429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.2578. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.383329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complement in Human Pre-implantation Embryos: Attack and Defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin P Reichhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Inkeri Lokki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of guided cell self-organization for rapid and spontaneous formation of functional vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (6), pp.eaau6562. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aau6562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lens apoptosis in the Astyanax blind cavefish is not triggered by its small size or defects in morphogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hinaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0172302. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluripotent state transitions coordinate morphogenesis in mouse and human embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scialdone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Skorupska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Weberling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 552 (7684), pp.239-243. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-in-one 3D printed microscopy chamber for multidimensional imaging, the UniverSlide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Developmental Mechanism Builds Complex Visual Systems in Insects and Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hartenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (20), pp.R1001 - R1009. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of the human embryo in the absence of maternal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta N Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jedrusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hupalowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.700-708. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb3347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural origin of the drastic modification of second harmonic generation intensity pattern occurring in tail muscles of climax stages xenopus tadpoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental SHG Angular Intensity Patterns from Healthy and Proteolysed Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (9), pp.1959-68. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish midbrain slow-amplifying progenitors exhibit high levels of transcripts for nucleotide and ribosome biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Brombin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140 (24), pp.4860-9. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.099010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effect of myofibrillar misalignment on the sarcomeric SHG intensity pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (9), pp.11404-11414. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.011404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-band sarcomeric SHG pattern induced by adult skeletal muscles alteration during myofibrils preparation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (2), pp.207-11. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03425.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle sarcomeric SHG patterns photo-conversion by femtosecond infrared laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.374-84. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.2.000374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Supramolecular Centrosymmetry Effect on Sarcomeric SHG Intensity Pattern of Skeletal Muscles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Lavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three distinct sarcomeric patterns of skeletal muscle revealed by SHG and TPEF microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (22), pp.19763-77. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.019763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of stable Xenopus laevis transgenic lines expressing a transgene controlled by weak promoters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahim Al-Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.815-27. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9273-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brilliant organic nanodots: novel nano-objects for bionanophotonics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pla-Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathavarathy Rama Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7040, pp.704006-704017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-95. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.012286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of helical angles of myosin and collagen by second harmonic generation imaging microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rouède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (19), pp.12286-12295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Woodchuck Post-transcriptional Regulatory Element (WPRE) successfully enhances transgene expression level in Xenopus leavis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex in vivo characterization of transgenic Xenopus laevis tadpoles with two-photon microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coumailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club Amphibien 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal cellular expression of NeuroD and related cells properties in transgenic /Xenopus laevis/ tadpoles and froglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tiaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Forum of European Neuroscience (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic Xenopus laevis and two-photon microscopy to study neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique du Réseau LARC-Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of glutamate produces calcium transients in Xenopus laevis NeuroD expressing neuroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11EME journée scientifique du réseau LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal vasculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumor Vascularization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.101-112, 2020, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819494-2.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible superdeformability of hiPSC epithelial cortinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL10-dependent epithelial-vascular cross-talk for endothelial activation following Sars-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Blondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Recordon-Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming 1D Periodic J-aggregates by Mechanical Bending of BNNTs: Evidence of Activated Molecular Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. -M Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zIncubascope: long-term quantitative imaging of multi-cellular assemblies inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Mekhlieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling mechanical interactions between cell division and extracellular matrix in human colonic epithelium organoids: A 4D study using DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Incubascope : a simple, compact and large field of view microscope for long-term imaging inside an incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Andrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Mombereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clearing spheroids for 3D fluorescent microscopy: combining safe and soft chemicals with deep convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Frindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal cells regulate malignant B-cell spatial organization, survival, and drug response in a new 3D model mimicking lymphoma tumor niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote scanning for ultra-large field of view in wide-field microscopy and full-field OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUX4 regulates oocyte to embryo transition in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Vuoristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Hydén-Granskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Yoshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassius Damdimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Bhagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92C57CB0"/>
+    <w:nsid w:val="D72D86C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-recher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9004-0118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146814282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209144168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035844810X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Verlhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501698" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Jana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhileri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pujol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-04156-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Balle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Ta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c16853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08329-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Raasch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leipold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Zysman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00562-2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dal Pra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Marceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01239a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Mombereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Andrique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andrique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mombereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211444" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Vijayan Mekhileri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Andrique" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.442310" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamaison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H&#233;laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003949" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Vatne R&#248;sland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60998" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Nascimento" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001429" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.383329" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Reichhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lundin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Inkeri Lokki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Vuoristo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02234" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Recher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alessandri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pujol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feyeux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau6562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hinaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172302" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Shahbazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scialdone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skorupska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Weberling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Recher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24675" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alessandri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feyeux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Brombin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hartenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.08.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta N Shahbazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jedrusik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hupalowska" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3347" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coumailleau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tiaho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.02.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouralet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.099010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011404" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586716v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne d'Amico" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03425.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.000374" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lavault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.065" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Hostis-Guidet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahim Al-Mohammad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9273-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019763" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouxel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pla-Quintana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathavarathy Rama Krishna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441048v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440997v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819494-2.00006-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Tauber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marceau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. -M Ta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhlieri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laussu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Goodarzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Morvan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monvoisin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360395v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hyd&#233;n-Granskog" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Yoshihara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassius Damdimopoulos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Bhagat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-recher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9004-0118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146814282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209144168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_lb52tIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035844810X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rosendale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Verlhac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501698" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Jana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhileri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Bazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pujol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-04156-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marceau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Balle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Ta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aguilar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c16853" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08329-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Raasch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leipold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Zysman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00562-2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dal Pra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400716" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Marceau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01239a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Mombereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Andrique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andrique" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mombereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211444" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Vijayan Mekhileri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Andrique" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.442310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamaison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Latour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H&#233;laine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Morvan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003949" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guyon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Vatne R&#248;sland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60998" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Nascimento" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.383329" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Reichhardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lundin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Inkeri Lokki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Vuoristo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02234" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Recher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alessandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pujol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feyeux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau6562" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hinaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Shahbazi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scialdone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skorupska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Weberling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Recher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24675" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679318v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alessandri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feyeux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42378" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Brombin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ngo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hartenstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.08.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta N Shahbazi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jedrusik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hupalowska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3347" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coumailleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tiaho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.03.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.02.047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouralet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.099010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011404" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586716v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne d'Amico" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03425.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.000374" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616830v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lavault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.065" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444944v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019763" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Hostis-Guidet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahim Al-Mohammad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9273-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323499v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouxel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pla-Quintana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathavarathy Rama Krishna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012286" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180508v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441048v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441042v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440997v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010794v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819494-2.00006-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338023v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Tauber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marceau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. -M Ta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741700v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Mekhlieri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laussu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142859v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Goodarzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Morvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monvoisin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458706v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hyd&#233;n-Granskog" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Yoshihara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassius Damdimopoulos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Bhagat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>