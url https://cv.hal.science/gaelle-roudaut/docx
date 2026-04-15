--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -432,688 +432,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale dynamics and molecular mobility in cellulose-rich materials</w:t>
+                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.O. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Wallecan</w:t>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 344, pp.122490. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 282 (Part 5), pp.137281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676442v1</w:t>
+                <w:t xml:space="preserve">hal-04797206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
+                <w:t xml:space="preserve">Multiscale dynamics and molecular mobility in cellulose-rich materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.O. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">Joël Wallecan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 282 (Part 5), pp.137281. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.122490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797206v1</w:t>
+                <w:t xml:space="preserve">hal-04676442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Evaluation of freeze-dried phenolic extract from cashew apple by-product: Physical properties, in vitro gastric digestion and chemometric analysis of the powders” [Food Chemistry: Molecular Sciences 5 (2022) 100149]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Antonia Carlota de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">Lorena Maria Freire Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+                <w:t xml:space="preserve">Elenilson Alves Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
+                <w:t xml:space="preserve">Paulo Riceli Vasconcelos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Claudilane Martins Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t>
+              <w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.100151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fochms.2022.100151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158074v1</w:t>
+                <w:t xml:space="preserve">hal-04185383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polyosides : quel potentiel et quelles limites pour l’emballage alimentaire ?</w:t>
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urena M</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dole P</w:t>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+                <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385612v1</w:t>
+                <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Evaluation of freeze-dried phenolic extract from cashew apple by-product: Physical properties, in vitro gastric digestion and chemometric analysis of the powders” [Food Chemistry: Molecular Sciences 5 (2022) 100149]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les polyosides : quel potentiel et quelles limites pour l’emballage alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elenilson Alves Filho</w:t>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Riceli Vasconcelos Ribeiro</w:t>
+                <w:t xml:space="preserve">Domenek S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudilane Martins Pontes</w:t>
+                <w:t xml:space="preserve">Dole P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185383v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
               </w:r>
@@ -1125,51 +1125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tihana Baric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,51 +1246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture sorption characteristics and dynamic mechanical thermal analysis of dried petiole and rhizome of red water lily (Nymphaea x rubra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiphop Phahom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59, pp.309-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1376,51 +1376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panyaporn Premsuttarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosita Paosunthia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57, pp.1039-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1480,51 +1480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1565,265 +1565,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient stabilisation of curcumin microencapsulated into yeast cells via osmoporation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Identification of complex glass transition phenomena by DSC in expanded cereal-based food extrudates: Impact of plasticization by water and sucrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supuksorn Masavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-019-10196-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371983v1</w:t>
+                <w:t xml:space="preserve">hal-02173100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of complex glass transition phenomena by DSC in expanded cereal-based food extrudates: Impact of plasticization by water and sucrose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Efficient stabilisation of curcumin microencapsulated into yeast cells via osmoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Gonçalves Macêdo de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 245, pp.43-52. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-019-10196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173100v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of spray-dried proanthocyanidin-rich cinnamon (Cinnamomum zeylanicum) extract as a potential functional ingredient: Improvement of stability, sensory aspects and technological properties</w:t>
               </w:r>
@@ -1956,51 +1956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silawan Somboonchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.79 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2181,64 +2181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the thermal analysis of low moisture composite foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Wallecan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115, pp.10-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2266,295 +2266,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optimization of extrusion condition of Phatthalung Sungyod rice extrudate: a preliminary study</w:t>
+                <w:t xml:space="preserve">Encapsulation and Oxidative Stability of PUFA-Rich Oil Microencapsulated by Spray Drying Using Pea Protein and Pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ittiporn Keawpeng</w:t>
+                <w:t xml:space="preserve">Leïla Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chulaluck Charunuch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mutita Meenune</w:t>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (5), pp.1505-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-013-1202-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371678v1</w:t>
+                <w:t xml:space="preserve">hal-02371669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation and Oxidative Stability of PUFA-Rich Oil Microencapsulated by Spray Drying Using Pea Protein and Pectin</w:t>
+                <w:t xml:space="preserve">The optimization of extrusion condition of Phatthalung Sungyod rice extrudate: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Aberkane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Ittiporn Keawpeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chulaluck Charunuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutita Meenune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Food Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.2299-2304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371669v1</w:t>
+                <w:t xml:space="preserve">hal-02371678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in properties of palm sugar syrup produced by an open pan and a vacuum evaporator during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phisut Naknean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutita Meenune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Food Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (5), pp.2323-2334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2573,423 +2573,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of spray-dried food flavours microencapsulated with two-layered membranes: Roles of interfacial interactions and water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11/12, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292038v1</w:t>
+                <w:t xml:space="preserve">hal-05385475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranth, millet and buckwheat flours affect the physical properties of extruded breakfast cereals and modulates their potential glycaemic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch/Stärke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (5), pp.392-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/star.201100150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+                <w:t xml:space="preserve">Properties of spray-dried food flavours microencapsulated with two-layered membranes: Roles of interfacial interactions and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (4), pp.1713-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385475v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on glass transition in starch/sucrose matrices investigated through positron annihilation lifetime spectroscopy: a new approach</w:t>
               </w:r>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Zaydouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duplâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3105,64 +3105,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of palm sap harvested in Songkhla province, Southern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phisut Naknean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutita Meenune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Food Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (17), pp.977-986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3200,51 +3200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a sucrose/starch matrix through positron annihilation lifetime spectroscopy: unravelling the decomposition and glass transition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,51 +3316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positronium as a probe in natural polymers: decomposition in starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duplâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3419,90 +3419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water, temperature and sucrose on dynamics in glassy starch-based products studied by low field 1H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poirier-Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (3), pp.489-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3548,103 +3548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of spray-drying in microencapsulation of food ingredients: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (9), pp.1107-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3703,64 +3703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sucrose and water content on molecular mobilityin starch-based glasses as assessed through structureand secondary relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poirier-Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,328 +3826,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility around the glass transition temperature: a mini review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Can dynamical mechanical measurements predict brittle fracture behaviour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Contreras-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (2), pp.127-134. </w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (1), pp.104-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2003.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-004-0392-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379059v1</w:t>
+                <w:t xml:space="preserve">hal-02379003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dynamical mechanical measurements predict brittle fracture behaviour?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Molecular mobility around the glass transition temperature: a mini review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Poirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denise Simatos</w:t>
+                <w:t xml:space="preserve">E. Contreras-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 44 (1), pp.104-111. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (2), pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-004-0392-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2003.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379003v1</w:t>
+                <w:t xml:space="preserve">hal-02379059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crispness: a critical review on sensory and material science approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,64 +4284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (3), pp.125-135. </w:t>
@@ -4417,96 +4417,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: A case study at European and Mediterranean universities</w:t>
+                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: a case study at European and Mediterranean universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Bolha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsane El Ghinaoui Cavaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanna Rintala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4518,120 +4518,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFood 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806115v1</w:t>
+                <w:t xml:space="preserve">hal-04772389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: a case study at European and Mediterranean universities</w:t>
+                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: A case study at European and Mediterranean universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Bolha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsane El Ghinaoui Cavaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanna Rintala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4643,133 +4643,133 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFood 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772389v1</w:t>
+                <w:t xml:space="preserve">hal-04806115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of polysaccharides or food packaging applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Urena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4820,51 +4820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4915,90 +4915,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sucrose and water contents on macroscopic structure and stability of cereal based products : Thermodynamic versus dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supuksorn Masavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nexus of Food, Energy, and Water - 255th National Meeting and Exposition of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American-Chemical-Society (ACS), Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5049,51 +5049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5137,313 +5137,313 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question on ipm: A case study on lemon juice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Le</w:t>
+                <w:t xml:space="preserve">Minh-Tam Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPISE 2012 - 3rd International Symposium: Integration Sensory Evaluation into Product Development: an Asian Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">SPISE 2012: Taste and think</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Ho Chi Minh City, Vietnam. 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180530v1</w:t>
+                <w:t xml:space="preserve">hal-02746146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question on ipm: A case study on lemon juice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Tam Lê</w:t>
+                <w:t xml:space="preserve">M.T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPISE 2012: Taste and think</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Ho Chi Minh City, Vietnam. 147 p</w:t>
+              <w:t xml:space="preserve">SPISE 2012 - 3rd International Symposium: Integration Sensory Evaluation into Product Development: an Asian Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746146v1</w:t>
+                <w:t xml:space="preserve">hal-02180530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhéologie d’un produit sucré congelé au-dessus de sa température de transition vitreuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamelot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Journée de Calorimétrie et d’Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Roudnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Irl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5625,77 +5625,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surfactant upon curcumin encapsulation in pectinate matrices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,64 +5759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriyapongson J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenume M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5841,77 +5841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can curcumin be stabilised through its encapsulation in maltodextrins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paladii E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Properties of Water (ISOPOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Fiskebäckskil, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5936,77 +5936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin encapsukation in maltodextrins: a solution for stability ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paladii E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6044,77 +6044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dissolution media on in vitro performances of different pectinate gel beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Scientifiques du GTRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6171,51 +6171,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10 : Water Activity in Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gustavo V. Barbosa‐Cánovas; Anthony J. Fontana Jr.; Shelly J. Schmidt; Theodore P. Labuza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Activity in Foods: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -6260,304 +6260,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in Dairy Products | Analysis and Measurement of Water Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Moisture loss, gain and migration in foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Dairy Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-374407-4.00493-3⟩</w:t>
+              <w:t xml:space="preserve">Food and Beverage Stability and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.63-105, 2011, 9781845697013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9780857092540.1.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378435v1</w:t>
+                <w:t xml:space="preserve">hal-02378503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture loss, gain and migration in foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Water in Dairy Products | Analysis and Measurement of Water Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Beverage Stability and Shelf Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.63-105, 2011, 9781845697013. </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Dairy Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.715-726, 2011, 9780123744074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1533/9780857092540.1.63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-374407-4.00493-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378503v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in Dairy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lorient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Dairy Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.457-526, 2009, 9780387848648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6616,77 +6616,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Water with Food Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6733,51 +6733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehydration of Crispy Cereal Products: A Tentative Explanation of Texture Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6953,51 +6953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2281BA82"/>
+    <w:nsid w:val="C640DEC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7184,51 +7184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-roudaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4527-8738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071553770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05474379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Minh Trong Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Roudaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Chi Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traiphop Phahom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04128-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05117169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamolwan Soubsub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponjira Sangsarn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.70150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wallecan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122490" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04185383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Carlota de Souza Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Maria Freire Sampaio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenilson Alves Filho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Riceli Vasconcelos Ribeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudilane Martins Pontes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2022.100151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03727471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-022-03258-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03122458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napapon Juntharat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panyaporn Premsuttarat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosita Paosunthia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02982-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11451-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10196-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.10.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cristina Ostroschi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volnei Brito de Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Alejandra Echalar-Barrientos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Luiz Tulini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Aline Comunian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.01.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittiporn Keawpeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulaluck Charunuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutita Meenune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1202-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02373496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phisut Naknean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZC2T3W0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Menard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brennan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201100150" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57H3RGJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Sharma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Zaydouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21243e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00681e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/155D239A554A11F89E6DED2D932A602FFBC56998/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911949c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05RVRZMF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Farhat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier-Brulez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LR439PN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.07.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FC79P3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20358" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT916JDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contreras-Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2003.12.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNSW0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-004-0392-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83A3D5E39DA77D2F880430933B4C6644CDE6F7DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2244(02)00139-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-382VK0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00260-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXHBTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04806115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bolha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Rintala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02180530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Le" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746146v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tam L&#234;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roudnitzky" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapcum N" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriyapongson J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenume M" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paladii E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03052587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118765982.ch10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118765982.ch10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378435v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00493-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092540.1.63" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Blond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420028133.ch4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Valles Pamies" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mitchell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2003-0836.ch017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-roudaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4527-8738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071553770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05474379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Minh Trong Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Roudaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Chi Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traiphop Phahom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04128-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05117169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamolwan Soubsub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponjira Sangsarn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.70150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wallecan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04185383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Carlota de Souza Lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Maria Freire Sampaio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenilson Alves Filho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Riceli Vasconcelos Ribeiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudilane Martins Pontes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2022.100151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03727471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-022-03258-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03122458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napapon Juntharat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panyaporn Premsuttarat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosita Paosunthia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02982-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11451-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.10.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10196-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cristina Ostroschi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volnei Brito de Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Alejandra Echalar-Barrientos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Luiz Tulini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Aline Comunian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.01.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1202-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittiporn Keawpeng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulaluck Charunuch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutita Meenune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02373496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phisut Naknean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brennan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Menard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201100150" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57H3RGJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZC2T3W0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Sharma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Zaydouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21243e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00681e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/155D239A554A11F89E6DED2D932A602FFBC56998/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911949c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05RVRZMF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Farhat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier-Brulez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LR439PN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.07.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FC79P3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20358" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT916JDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-004-0392-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83A3D5E39DA77D2F880430933B4C6644CDE6F7DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contreras-Lopez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2003.12.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNSW0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2244(02)00139-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-382VK0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00260-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXHBTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bolha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Rintala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04806115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tam L&#234;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02180530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roudnitzky" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapcum N" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriyapongson J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenume M" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paladii E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03052587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118765982.ch10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118765982.ch10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092540.1.63" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378435v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00493-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Blond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420028133.ch4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Valles Pamies" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mitchell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2003-0836.ch017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>