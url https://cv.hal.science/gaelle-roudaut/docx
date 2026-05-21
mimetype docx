--- v1 (2026-04-15)
+++ v2 (2026-05-21)
@@ -432,688 +432,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
+                <w:t xml:space="preserve">Multiscale dynamics and molecular mobility in cellulose-rich materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.O. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">Joël Wallecan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 282 (Part 5), pp.137281. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.122490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797206v1</w:t>
+                <w:t xml:space="preserve">hal-04676442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale dynamics and molecular mobility in cellulose-rich materials</w:t>
+                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.O. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Déléris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Wallecan</w:t>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 344, pp.122490. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 282 (Part 5), pp.137281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676442v1</w:t>
+                <w:t xml:space="preserve">hal-04797206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Evaluation of freeze-dried phenolic extract from cashew apple by-product: Physical properties, in vitro gastric digestion and chemometric analysis of the powders” [Food Chemistry: Molecular Sciences 5 (2022) 100149]</w:t>
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Carlota de Souza Lima</w:t>
+                <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Maria Freire Sampaio</w:t>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elenilson Alves Filho</w:t>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Riceli Vasconcelos Ribeiro</w:t>
+                <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudilane Martins Pontes</w:t>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.100151. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fochms.2022.100151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185383v1</w:t>
+                <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
+                <w:t xml:space="preserve">Les polyosides : quel potentiel et quelles limites pour l’emballage alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">Domenek S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+                <w:t xml:space="preserve">Dole P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158074v1</w:t>
+                <w:t xml:space="preserve">hal-05385612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polyosides : quel potentiel et quelles limites pour l’emballage alimentaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Evaluation of freeze-dried phenolic extract from cashew apple by-product: Physical properties, in vitro gastric digestion and chemometric analysis of the powders” [Food Chemistry: Molecular Sciences 5 (2022) 100149]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Carlota de Souza Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Maria Freire Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urena M</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">Elenilson Alves Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenek S</w:t>
+                <w:t xml:space="preserve">Paulo Riceli Vasconcelos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dole P</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+                <w:t xml:space="preserve">Claudilane Martins Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.100151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochms.2022.100151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385612v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
               </w:r>
@@ -1125,51 +1125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tihana Baric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,51 +1246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture sorption characteristics and dynamic mechanical thermal analysis of dried petiole and rhizome of red water lily (Nymphaea x rubra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiphop Phahom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59, pp.309-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1376,51 +1376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panyaporn Premsuttarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosita Paosunthia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57, pp.1039-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1480,51 +1480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1565,265 +1565,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of complex glass transition phenomena by DSC in expanded cereal-based food extrudates: Impact of plasticization by water and sucrose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Efficient stabilisation of curcumin microencapsulated into yeast cells via osmoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Gonçalves Macêdo de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-019-10196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173100v1</w:t>
+                <w:t xml:space="preserve">hal-02371983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient stabilisation of curcumin microencapsulated into yeast cells via osmoporation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Identification of complex glass transition phenomena by DSC in expanded cereal-based food extrudates: Impact of plasticization by water and sucrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supuksorn Masavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-019-10196-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371983v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of spray-dried proanthocyanidin-rich cinnamon (Cinnamomum zeylanicum) extract as a potential functional ingredient: Improvement of stability, sensory aspects and technological properties</w:t>
               </w:r>
@@ -1956,51 +1956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silawan Somboonchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.79 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2181,64 +2181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the thermal analysis of low moisture composite foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Wallecan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115, pp.10-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2266,295 +2266,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation and Oxidative Stability of PUFA-Rich Oil Microencapsulated by Spray Drying Using Pea Protein and Pectin</w:t>
+                <w:t xml:space="preserve">The optimization of extrusion condition of Phatthalung Sungyod rice extrudate: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Aberkane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Ittiporn Keawpeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chulaluck Charunuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutita Meenune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Food Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.2299-2304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371669v1</w:t>
+                <w:t xml:space="preserve">hal-02371678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optimization of extrusion condition of Phatthalung Sungyod rice extrudate: a preliminary study</w:t>
+                <w:t xml:space="preserve">Encapsulation and Oxidative Stability of PUFA-Rich Oil Microencapsulated by Spray Drying Using Pea Protein and Pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ittiporn Keawpeng</w:t>
+                <w:t xml:space="preserve">Leïla Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chulaluck Charunuch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mutita Meenune</w:t>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (5), pp.1505-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-013-1202-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371678v1</w:t>
+                <w:t xml:space="preserve">hal-02371669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in properties of palm sugar syrup produced by an open pan and a vacuum evaporator during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phisut Naknean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutita Meenune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Food Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (5), pp.2323-2334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2573,423 +2573,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of spray-dried food flavours microencapsulated with two-layered membranes: Roles of interfacial interactions and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (4), pp.1713-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385475v1</w:t>
+                <w:t xml:space="preserve">hal-02292038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranth, millet and buckwheat flours affect the physical properties of extruded breakfast cereals and modulates their potential glycaemic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch/Stärke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (5), pp.392-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/star.201100150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of spray-dried food flavours microencapsulated with two-layered membranes: Roles of interfacial interactions and water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11/12, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02292038v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on glass transition in starch/sucrose matrices investigated through positron annihilation lifetime spectroscopy: a new approach</w:t>
               </w:r>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Zaydouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duplâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3105,64 +3105,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of palm sap harvested in Songkhla province, Southern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phisut Naknean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutita Meenune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Food Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (17), pp.977-986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3200,51 +3200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a sucrose/starch matrix through positron annihilation lifetime spectroscopy: unravelling the decomposition and glass transition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,51 +3316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positronium as a probe in natural polymers: decomposition in starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duplâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3419,90 +3419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water, temperature and sucrose on dynamics in glassy starch-based products studied by low field 1H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poirier-Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (3), pp.489-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3548,103 +3548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of spray-drying in microencapsulation of food ingredients: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (9), pp.1107-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3703,64 +3703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sucrose and water content on molecular mobilityin starch-based glasses as assessed through structureand secondary relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poirier-Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,328 +3826,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dynamical mechanical measurements predict brittle fracture behaviour?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Molecular mobility around the glass transition temperature: a mini review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Poirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denise Simatos</w:t>
+                <w:t xml:space="preserve">E. Contreras-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 44 (1), pp.104-111. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (2), pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-004-0392-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2003.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379003v1</w:t>
+                <w:t xml:space="preserve">hal-02379059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility around the glass transition temperature: a mini review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Can dynamical mechanical measurements predict brittle fracture behaviour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Contreras-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (2), pp.127-134. </w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (1), pp.104-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2003.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-004-0392-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379059v1</w:t>
+                <w:t xml:space="preserve">hal-02379003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crispness: a critical review on sensory and material science approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,64 +4284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (3), pp.125-135. </w:t>
@@ -4417,96 +4417,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: a case study at European and Mediterranean universities</w:t>
+                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: A case study at European and Mediterranean universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Bolha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsane El Ghinaoui Cavaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanna Rintala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4518,120 +4518,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFood 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772389v1</w:t>
+                <w:t xml:space="preserve">hal-04806115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: A case study at European and Mediterranean universities</w:t>
+                <w:t xml:space="preserve">Perception of culinary heritage and innovative food: a case study at European and Mediterranean universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Bolha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsane El Ghinaoui Cavaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanna Rintala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4643,133 +4643,133 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFood 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806115v1</w:t>
+                <w:t xml:space="preserve">hal-04772389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of polysaccharides or food packaging applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Urena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4820,51 +4820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4915,90 +4915,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sucrose and water contents on macroscopic structure and stability of cereal based products : Thermodynamic versus dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supuksorn Masavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nexus of Food, Energy, and Water - 255th National Meeting and Exposition of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American-Chemical-Society (ACS), Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5049,51 +5049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5157,51 +5157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Tam Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5265,51 +5265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5347,103 +5347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhéologie d’un produit sucré congelé au-dessus de sa température de transition vitreuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamelot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Journée de Calorimétrie et d’Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Roudnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Irl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5625,77 +5625,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surfactant upon curcumin encapsulation in pectinate matrices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,64 +5759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriyapongson J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenume M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5841,77 +5841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can curcumin be stabilised through its encapsulation in maltodextrins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paladii E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Properties of Water (ISOPOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Fiskebäckskil, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5936,77 +5936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin encapsukation in maltodextrins: a solution for stability ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paladii E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6044,77 +6044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dissolution media on in vitro performances of different pectinate gel beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Scientifiques du GTRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6171,51 +6171,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10 : Water Activity in Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gustavo V. Barbosa‐Cánovas; Anthony J. Fontana Jr.; Shelly J. Schmidt; Theodore P. Labuza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Activity in Foods: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -6260,304 +6260,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture loss, gain and migration in foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Water in Dairy Products | Analysis and Measurement of Water Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Beverage Stability and Shelf Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1533/9780857092540.1.63⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Dairy Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.715-726, 2011, 9780123744074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-374407-4.00493-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378503v1</w:t>
+                <w:t xml:space="preserve">hal-02378435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in Dairy Products | Analysis and Measurement of Water Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Moisture loss, gain and migration in foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Dairy Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.715-726, 2011, 9780123744074. </w:t>
+              <w:t xml:space="preserve">Food and Beverage Stability and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.63-105, 2011, 9781845697013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-374407-4.00493-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1533/9780857092540.1.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378435v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in Dairy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lorient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Dairy Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.457-526, 2009, 9780387848648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6616,77 +6616,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Water with Food Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6733,51 +6733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehydration of Crispy Cereal Products: A Tentative Explanation of Texture Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6953,51 +6953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C640DEC6"/>
+    <w:nsid w:val="3F4FFF93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7184,51 +7184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-roudaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4527-8738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071553770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05474379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Minh Trong Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Roudaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Chi Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traiphop Phahom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04128-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05117169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamolwan Soubsub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponjira Sangsarn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.70150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wallecan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04185383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Carlota de Souza Lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Maria Freire Sampaio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenilson Alves Filho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Riceli Vasconcelos Ribeiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudilane Martins Pontes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2022.100151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03727471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-022-03258-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03122458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napapon Juntharat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panyaporn Premsuttarat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosita Paosunthia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02982-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11451-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.10.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10196-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cristina Ostroschi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volnei Brito de Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Alejandra Echalar-Barrientos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Luiz Tulini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Aline Comunian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.01.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1202-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittiporn Keawpeng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulaluck Charunuch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutita Meenune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02373496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phisut Naknean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brennan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Menard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201100150" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57H3RGJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZC2T3W0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Sharma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Zaydouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21243e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00681e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/155D239A554A11F89E6DED2D932A602FFBC56998/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911949c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05RVRZMF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Farhat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier-Brulez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LR439PN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.07.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FC79P3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20358" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT916JDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-004-0392-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83A3D5E39DA77D2F880430933B4C6644CDE6F7DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contreras-Lopez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2003.12.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNSW0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2244(02)00139-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-382VK0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00260-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXHBTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bolha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Rintala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04806115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tam L&#234;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02180530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roudnitzky" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapcum N" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriyapongson J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenume M" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paladii E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03052587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118765982.ch10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118765982.ch10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092540.1.63" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378435v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00493-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Blond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420028133.ch4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Valles Pamies" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mitchell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2003-0836.ch017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-roudaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4527-8738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071553770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05474379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Minh Trong Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Roudaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Chi Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traiphop Phahom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04128-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05117169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamolwan Soubsub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponjira Sangsarn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.70150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wallecan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122490" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04185383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Carlota de Souza Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Maria Freire Sampaio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenilson Alves Filho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Riceli Vasconcelos Ribeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudilane Martins Pontes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2022.100151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03727471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-022-03258-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03122458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napapon Juntharat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panyaporn Premsuttarat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosita Paosunthia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02982-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11451-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10196-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.10.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cristina Ostroschi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volnei Brito de Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Alejandra Echalar-Barrientos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Luiz Tulini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Aline Comunian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.01.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittiporn Keawpeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulaluck Charunuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutita Meenune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1202-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02373496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phisut Naknean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZC2T3W0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Menard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brennan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201100150" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57H3RGJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Sharma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Zaydouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21243e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00681e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/155D239A554A11F89E6DED2D932A602FFBC56998/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911949c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05RVRZMF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Farhat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier-Brulez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LR439PN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.07.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FC79P3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20358" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT916JDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contreras-Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2003.12.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNSW0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-004-0392-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83A3D5E39DA77D2F880430933B4C6644CDE6F7DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2244(02)00139-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-382VK0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00260-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXHBTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04806115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bolha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Rintala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tam L&#234;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02180530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roudnitzky" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapcum N" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriyapongson J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenume M" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paladii E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03052587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118765982.ch10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118765982.ch10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378435v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00493-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092540.1.63" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Blond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420028133.ch4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Valles Pamies" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mitchell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2003-0836.ch017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>