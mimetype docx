--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -7854,821 +7854,821 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04859478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à la surveillance sanitaire à mettre en œuvre pour le SARS-CoV-2 au sein des élevages de visons et lien avec la santé des travailleurs auprès des visons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Poder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle S. Bernard-Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Legouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0158, Anses. 2021, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03667862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif au rôle épidémiologique éventuel de certaines espèces animales dans le maintien et la propagation du virus SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Poder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alun Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg M. Ar Gouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autosaisine n°2020-SA-0059, Anses. 2020, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04304225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à la mise à jour des connaissances sur les méthodes et procédés d’inactivation du virus de la peste porcine africaine (PPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0237, Anses. 2019, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02154220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à une évaluation du risque lié au dépeuplement d’élevages porcins, opérations mises en œuvre en cas de foyers de PPA en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Saegerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0251, Anses. 2018, 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baubet</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">anses-02154071v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04746408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8973,51 +8973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04941050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae112" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04790659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3008.240089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01319-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#239;na Grevelinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1454762" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9009051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03470830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02878618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Khamisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lecarpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngwa-Mbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.108477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Woudstra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0920-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000573" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-15-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GTKD3MK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667930v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT6S1W9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04942894v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gauthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484187v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lillie-Jaschniski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Saade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484150v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726621v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liparo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fessant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers58606.2023.10228374" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04519802v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Deffontaines" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Legouil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04304225v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alun Brown" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154071v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haelters J.P." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corbel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04941050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae112" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04790659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3008.240089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01319-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#239;na Grevelinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1454762" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9009051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03470830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02878618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Khamisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lecarpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngwa-Mbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.108477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Woudstra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0920-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000573" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-15-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GTKD3MK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667930v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT6S1W9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04942894v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gauthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484187v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lillie-Jaschniski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Saade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484150v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726621v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liparo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fessant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers58606.2023.10228374" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04519802v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667862v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Deffontaines" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Legouil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04304225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alun Brown" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haelters J.P." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corbel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>