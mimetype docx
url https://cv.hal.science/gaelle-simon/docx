--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,286 +100,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major change in swine influenza virus diversity in France owing to emergence and widespread dissemination of a newly introduced H1N2 1C genotype in 2020</w:t>
+                <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France en 2024 : la France maintient son statut indemne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Richard</w:t>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Hervé</w:t>
+                <w:t xml:space="preserve">Roselyne Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Beven</w:t>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04941050v1</w:t>
+                <w:t xml:space="preserve">anses-05508755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France en 2024 : la France maintient son statut indemne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major change in swine influenza virus diversity in France owing to emergence and widespread dissemination of a newly introduced H1N2 1C genotype in 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Renson</w:t>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Fonseca</w:t>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Deblanc</w:t>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veae112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05508755v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04941050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential impact of porcine reproductive and respiratory virus and swine Influenza A virus infections on respiratory Lymph Nodes B cells and macrophages</w:t>
               </w:r>
@@ -391,64 +391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -780,64 +780,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Influenza D Virus Reassortant Strain in Swine from Mixed Pig and Beef Farm, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -895,364 +895,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04790659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity and escape to pre-existing immunity of a new genotype of swine influenza H1N2 virus that emerged in France in 2020</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of swine influenza A virus on porcine reproductive and respiratory syndrome virus infection in alveolar macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Moro</w:t>
+                <w:t xml:space="preserve">Janaïna Grevelinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-024-01319-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1454762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1454762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588373v1</w:t>
+                <w:t xml:space="preserve">hal-04696357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of swine influenza A virus on porcine reproductive and respiratory syndrome virus infection in alveolar macrophages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourry</w:t>
+                <w:t xml:space="preserve">Pathogenicity and escape to pre-existing immunity of a new genotype of swine influenza H1N2 virus that emerged in France in 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Meurens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.1454762. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1454762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01319-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696357v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenesis, Transmission, and Within-Host Evolution of Bovine-Origin Influenza D Virus in Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1437,90 +1437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la surveillance de la maladie d'Aujeszky en élevages de suidés domestiques et sauvages en France continentale et sur l'île de la Réunion en 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1562,77 +1562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France de 2020 à 2022 : la France maintient son statut indemne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,90 +1687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant Swine Influenza A Virus Infection Alters PRRSV1 MLV Viremia in Piglets but Does Not Interfere with Vaccine Protection in Experimental Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1959,51 +1959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological Evidence of Backyard Pig Exposure to Highly Pathogenic Avian Influenza H5N8 Virus during 2016–2017 Epizootic in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2011,51 +2011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (5), pp.621. </w:t>
@@ -2106,77 +2106,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive Inoculations of Pigs with Porcine Reproductive and Respiratory Syndrome Virus 1 (PRRSV-1) and Swine H1N2 Influenza Virus Suggest a Mutual Interference between the Two Viral Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2253,51 +2253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,51 +2413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2495,77 +2495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Antigenic Evolution of European Swine Influenza A Viruses of HA-1C (Avian-Like) and HA-1B (Human-Like) Lineages in France from 2000 to 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,51 +2642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coinfections and their molecular consequences in the porcine respiratory tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,90 +2763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional Human–Swine Transmission of Seasonal Influenza A(H1N1)pdm09 Virus in Pig Herd, France, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2891,364 +2891,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04098540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virological and epidemiological patterns of swine influenza A virus infections in France: Cumulative data from the RESAVIP surveillance network, 2011–2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Hervé</w:t>
+                <w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Garin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Ngwa-Mbot</w:t>
+                <w:t xml:space="preserve">Emilie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.108477⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488763v1</w:t>
+                <w:t xml:space="preserve">hal-02314839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+                <w:t xml:space="preserve">Virological and epidemiological patterns of swine influenza A virus infections in France: Cumulative data from the RESAVIP surveillance network, 2011–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bonin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">David Ngwa-Mbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (1), pp.77. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.108477 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.108477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314839v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Distribution and Evolution of the A/H1N1 2009 Pandemic Influenza Virus in Pigs in France from 2009 to 2017: Identification of a Potential Swine-Specific Lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3299,64 +3299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular subtyping of European swine influenza viruses and scaling to high-throughput analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Woudstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological survey of influenza A viruses in domestic and wild Suidae in Corsica (France), a Mediterranean island environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,237 +3528,249 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.94-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of DMSP (dimethylsulfoniopropionate) biosynthesis pathway: Origin and phylogenetic distribution in polyploid Spartina (Poaceae, Chloridoideae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.401-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternally-derived antibodies do not prevent transmission of swine influenza A virus between pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,1149 +3792,1149 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (1), pp.86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-016-0365-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasma hyopneumoniae does not affect the interferon-related anti-viral response but predisposes the pig to a higher inflammation following swine influenza virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (10), pp.2501-2515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/jgv.0.000573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The respiratory DC/macrophage network at steady-state and upon influenza infection in the swine biomedical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ezquerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (4), pp.835 - 849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mi.2015.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newborn pig trachea cell line cultured in air-liquid interface conditions allows a partial in vitro representation of the porcine upper airway tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2121-15-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gautier-Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e104605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0104605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate immune response to a H3N2 subtype swine influenza virus in newborn porcine trachea cells, alveolar macrophages, and precision-cut lung slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darsaniya Punyadarsaniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (1), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1297-9716-45-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of influenza A virus in wild boars living in a major duck wintering site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (2), pp.483-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan sanitaire du sanglier vis-à-vis de la trichinellose,de la maladie d’Aujeszky, de la brucellose, de l’hépatite E et des virus influenza porcins en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44, pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC/ESI-MSn and 1H HR-MAS NMR analytical methods as useful taxonomical tools within the genus Cystoseira C. Agardh (Fucales; Phaeophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Kervarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 83 (2), pp.613-622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4932,216 +4944,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de techniques d’échantillonnage d’air en élevage pour la détection de Mycoplasma hyopneumoniae et des virus influenza A porcins chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Cauderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05426291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of swine influenza A virus on porcine reproductive and respiratory syndrome virus infection in alveolar macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaïna Grevelinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,2717 +5172,3359 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo characterizations in turkey and mouse of a recent A(H1N2) influenza virus in France originating from swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium ONE Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04919153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine genotyping of influenza A viruses in swine may contribute to efficient and reactive epidemiological survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International One H Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04942894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo characterizations in turkey and mouse of a recent A(H1N2) influenza virus in France originating from swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole Doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, PAIMPONT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04919133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of swine influenza A Virus infections in pigs in Western France in 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Lillie-Jaschniski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.320, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Chiapponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of particles exhaled by swine infected with an Influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Ait Ali Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Boulbair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séroprévalence de la grippe et des différents sous-types de virus influenza porcins dans le Nord-Ouest de la France en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Lillie-Jaschniski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France. Association Française de Médecine Vétérinaire Porcine, pp.74-75, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine respiratory cell and tissue coinfections and superinfections with porcine reproductive and respiratory syndrome and swine influenza viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses 2020 - Novel Concepts in Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Barcelone, Spain. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Influenza D virus in swine: first serological evidence for exposure of breeding sows in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. , 192 p., 2017, 11th EPIZONE Annual Meeting "Welcome in Paris" by ANSES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Glasgow, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging infectious diseases: a long-term multidisciplinary study in Camargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Mondiale de l'OIE sur la faune sauvage "Santé des animaux et biodiversité - Préparer l'avenir ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04859478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la surveillance sanitaire à mettre en œuvre pour le SARS-CoV-2 au sein des élevages de visons et lien avec la santé des travailleurs auprès des visons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle S. Bernard-Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Legouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0158, Anses. 2021, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03667862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif au rôle épidémiologique éventuel de certaines espèces animales dans le maintien et la propagation du virus SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alun Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg M. Ar Gouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autosaisine n°2020-SA-0059, Anses. 2020, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04304225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la mise à jour des connaissances sur les méthodes et procédés d’inactivation du virus de la peste porcine africaine (PPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0237, Anses. 2019, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02154220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à une évaluation du risque lié au dépeuplement d’élevages porcins, opérations mises en œuvre en cas de foyers de PPA en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Saegerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0251, Anses. 2018, 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02154071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-non-human global change: The case study of the Barbary macaque in the National Park of Ifrane in Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autumn School « Global Forests 2024 » Forest Biodiversity: the ecology-social sciences dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP ECOFOR, Oct 2024, Oxford, Maison française d'Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner larmes brunes et lésions corporelles pour une appréciation du bien-être des porcs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulain Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2024, Saint-Malo (FR), France. pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of infection with a new genotype of swine influenza virus that has spread in France and evaluation of vaccine protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sous-typage des virus influenza A porcins par séquençage haut débit : Un outil de diagnostic au service d’une surveillance épidémiologique réactive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gautier Richard</w:t>
+                <w:t xml:space="preserve">Caractérisation des particules exhalées par des porcs infectes par un virus influenza porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boulbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ait Ali Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Médecine Vétérinaire Porcine (AFMVP). FRA., Nov 2023, Rennes, France. pp.30-31</w:t>
+              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401261v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, electrical and optical control of magnetization reversals and spin dynamics in extrinsic multiferroics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walaa Jahjah</w:t>
+                <w:t xml:space="preserve">Le sous-typage des virus influenza A porcins par séquençage haut débit : Un outil de diagnostic au service d’une surveillance épidémiologique réactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Magnetic Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Annuel de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Médecine Vétérinaire Porcine (AFMVP). FRA., Nov 2023, Rennes, France. pp.30-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726621v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules exhalées par des porcs infectes par un virus influenza porcin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Gehin</w:t>
+                <w:t xml:space="preserve">Mechanical, electrical and optical control of magnetization reversals and spin dynamics in extrinsic multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Liparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fessant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème congrès Français sur les Aérosols Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Magnetic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sendai (JP), Japan. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/intermagshortpapers58606.2023.10228374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320097v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring a surveillance system through performance indicators: example of resavip, the national surveillance network for swine influenza a viruses in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dommergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Animal Health Surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04519802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swine influenza vaccination impairment in pigs with maternally derived antibodies: From experimental to in-silico modelling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7880,953 +8534,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746408v1</w:t>
-              </w:r>
-[...640 lines deleted...]
-                <w:t xml:space="preserve">anses-02154071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés modulateur de l’activité du canal SK3 – action antimétastatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haelters J.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP10305169.4. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8973,51 +8985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04941050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae112" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04790659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3008.240089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01319-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#239;na Grevelinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1454762" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9009051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03470830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02878618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Khamisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lecarpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngwa-Mbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.108477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Woudstra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0920-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000573" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-15-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GTKD3MK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667930v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT6S1W9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04942894v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gauthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484187v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lillie-Jaschniski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Saade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484150v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726621v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liparo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fessant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers58606.2023.10228374" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04519802v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667862v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Deffontaines" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Legouil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04304225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alun Brown" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haelters J.P." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corbel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04941050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04790659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3008.240089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#239;na Grevelinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1454762" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01319-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9009051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03470830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02878618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Khamisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lecarpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngwa-Mbot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.108477" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Woudstra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0920-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D6M5PRK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000573" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-15-14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.12.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GTKD3MK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT6S1W9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706466v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04942894v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jardin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lillie-Jaschniski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Saade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810414v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Deffontaines" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Legouil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04304225v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alun Brown" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154071v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484150v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726621v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liparo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fessant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers58606.2023.10228374" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04519802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haelters J.P." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corbel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>