--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -359,295 +359,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04941050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of porcine reproductive and respiratory virus and swine Influenza A virus infections on respiratory Lymph Nodes B cells and macrophages</w:t>
+                <w:t xml:space="preserve">Identification of H1N2 influenza viruses in turkeys after spillover from swine and in vitro characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+                <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Deblanc</w:t>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2025.10.010⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.199634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2025.199634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391617v1</w:t>
+                <w:t xml:space="preserve">anses-05285166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of H1N2 influenza viruses in turkeys after spillover from swine and in vitro characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential impact of porcine reproductive and respiratory virus and swine Influenza A virus infections on respiratory Lymph Nodes B cells and macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Louboutin</w:t>
+                <w:t xml:space="preserve">Aline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Busson</w:t>
+                <w:t xml:space="preserve">Manuel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 361, pp.199634. </w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188, pp.98-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2025.199634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2025.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05285166v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental setup for the study of aerosol emissions from pigs: Insights into exhaled particles from pigs infected with H1N1 swine influenza virus</w:t>
               </w:r>
@@ -895,295 +895,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04790659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of swine influenza A virus on porcine reproductive and respiratory syndrome virus infection in alveolar macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathogenicity and escape to pre-existing immunity of a new genotype of swine influenza H1N2 virus that emerged in France in 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaïna Grevelinger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1454762⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01319-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696357v1</w:t>
+                <w:t xml:space="preserve">hal-04588373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity and escape to pre-existing immunity of a new genotype of swine influenza H1N2 virus that emerged in France in 2020</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gautier Richard</w:t>
+                <w:t xml:space="preserve">Impact of swine influenza A virus on porcine reproductive and respiratory syndrome virus infection in alveolar macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaïna Grevelinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Moro</w:t>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55 (1), pp.65. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1454762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-024-01319-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1454762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588373v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenesis, Transmission, and Within-Host Evolution of Bovine-Origin Influenza D Virus in Pigs</w:t>
               </w:r>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1575,51 +1575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France de 2020 à 2022 : la France maintient son statut indemne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,51 +1985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,51 +2413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -5083,103 +5083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of swine influenza A virus on porcine reproductive and respiratory syndrome virus infection in alveolar macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaïna Grevelinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
@@ -5208,77 +5208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo characterizations in turkey and mouse of a recent A(H1N2) influenza virus in France originating from swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5458,77 +5458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo characterizations in turkey and mouse of a recent A(H1N2) influenza virus in France originating from swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5577,277 +5577,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04919133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of swine influenza A Virus infections in pigs in Western France in 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Jardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rose</w:t>
+                <w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Lillie-Jaschniski</w:t>
+                <w:t xml:space="preserve">Helen Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Dauphin</w:t>
+                <w:t xml:space="preserve">Chiara Chiapponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.320, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484187v1</w:t>
+                <w:t xml:space="preserve">hal-04484290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seroprevalence of swine influenza A Virus infections in pigs in Western France in 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Everett</w:t>
+                <w:t xml:space="preserve">Agnès Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Chiapponi</w:t>
+                <w:t xml:space="preserve">Kathrin Lillie-Jaschniski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timm Harder</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.320, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484290v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of particles exhaled by swine infected with an Influenza virus</w:t>
               </w:r>
@@ -6083,103 +6083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séroprévalence de la grippe et des différents sous-types de virus influenza porcins dans le Nord-Ouest de la France en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Lillie-Jaschniski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de l'Association Française de Médecine Vétérinaire Porcine (AFMVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France. Association Française de Médecine Vétérinaire Porcine, pp.74-75, 2023</w:t>
@@ -6221,51 +6221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine respiratory cell and tissue coinfections and superinfections with porcine reproductive and respiratory syndrome and swine influenza viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7023,51 +7023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alun Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg M. Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8548,64 +8548,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,51 +8985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04941050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04790659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3008.240089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#239;na Grevelinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1454762" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01319-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9009051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03470830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02878618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Khamisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lecarpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngwa-Mbot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.108477" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Woudstra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0920-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D6M5PRK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000573" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-15-14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.12.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GTKD3MK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT6S1W9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706466v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04942894v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jardin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lillie-Jaschniski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Saade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810414v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Deffontaines" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Legouil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04304225v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alun Brown" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154071v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484150v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726621v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liparo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fessant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers58606.2023.10228374" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04519802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haelters J.P." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corbel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04941050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2546907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04790659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3008.240089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01319-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#239;na Grevelinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1454762" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9009051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03470830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bougon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02878618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Khamisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marois-Cr&#233;han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00807-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lecarpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngwa-Mbot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.108477" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Woudstra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0920-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D6M5PRK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000573" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-15-14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.12.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GTKD3MK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT6S1W9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Cauderon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Maligorne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706466v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04942894v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jardin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lillie-Jaschniski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04303778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Saade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810414v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Deffontaines" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Legouil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04304225v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alun Brown" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02154071v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Gilles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484150v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulbair" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726621v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liparo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fessant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers58606.2023.10228374" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04519802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haelters J.P." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corbel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>