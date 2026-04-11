--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2217,263 +2217,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche du GIS ORACLE. Annuaire graphique des données de base 2012</w:t>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2012-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRSTEA. 2013, pp.45</w:t>
+              <w:t xml:space="preserve">IRSTEA. 2013, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394342v1</w:t>
+                <w:t xml:space="preserve">hal-04394338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2012-2013</w:t>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche du GIS ORACLE. Annuaire graphique des données de base 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRSTEA. 2013, pp.92</w:t>
+              <w:t xml:space="preserve">IRSTEA. 2013, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394338v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2011 du GIS ORACLE</w:t>
               </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEMAGREF. 2012, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEMAGREF. 2011, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2916,271 +2916,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions de N2O dans le paysage agricole : un continuum plateau-fond de vallée de l’Orgeval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert de pesticides dans le système sol-nappe-rivière : Etude du comportement de l’atrazine et de l’isoproturon dans le bassin versant de l’Orgeval. Rapport PIREN SEINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ansart</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599595v1</w:t>
+                <w:t xml:space="preserve">hal-02599589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de pesticides dans le système sol-nappe-rivière : Etude du comportement de l’atrazine et de l’isoproturon dans le bassin versant de l’Orgeval. Rapport PIREN SEINE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emissions de N2O dans le paysage agricole : un continuum plateau-fond de vallée de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02599589v1</w:t>
+                <w:t xml:space="preserve">hal-02599595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2010 GIS ORACLE</w:t>
               </w:r>
@@ -3278,241 +3278,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fonctionnements hydrologique et hydrogéologique du bassin de l’Orgeval</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d'activité GIS ORACLE 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.14</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599666v1</w:t>
+                <w:t xml:space="preserve">hal-02592726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité GIS ORACLE 2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des fonctionnements hydrologique et hydrogéologique du bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kurtulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.38</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592726v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude de la contamination par les pesticides d'eaux de rivières et de nappes au niveau du bassin versant de l'Orgeval. Rapport PIREN SEINE</w:t>
               </w:r>
@@ -3524,51 +3524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,51 +3620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de N2O le long d’un continuum parcelle-zone humide-rivière dans le bassin versant de l’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5164,261 +5164,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined mixing model for high-frequency concentration–discharge relationships</w:t>
+                <w:t xml:space="preserve">Technical note: A two-sided affine power scaling relationship to represent the concentration-discharge relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 591, </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.1823 - 1830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-1823-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163771v1</w:t>
+                <w:t xml:space="preserve">hal-02558543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: A two-sided affine power scaling relationship to represent the concentration-discharge relationship</w:t>
+                <w:t xml:space="preserve">A combined mixing model for high-frequency concentration–discharge relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (4), pp.1823 - 1830. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 591, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-24-1823-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558543v1</w:t>
+                <w:t xml:space="preserve">hal-03163771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTSER platforms as a place-based transdisciplinary research infrastructure: learning landscape approach through evaluation</w:t>
               </w:r>
@@ -6750,234 +6750,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect N2O emissions from shallow groundwater in an agricultural catchment (Seine Basin, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1962-2012 : cinquante ans d'observations, un bien précieux pour la recherche et les services opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-011-9642-7⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, spécial n°3, p. 2 - p. 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195683v1</w:t>
+                <w:t xml:space="preserve">hal-00754981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1962-2012 : cinquante ans d'observations, un bien précieux pour la recherche et les services opérationnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect N2O emissions from shallow groundwater in an agricultural catchment (Seine Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (1-3), pp.253-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-011-9642-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00754981v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin de l’Orgeval : 50 ans de recherche au service des acteurs de terrain</w:t>
               </w:r>
@@ -7045,51 +7045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of slope position and land use on nitrous oxide (N2O) emissions (Seine Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7443,51 +7443,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions d’oxyde nitreux lors du traitement de l’azote des eaux usées de l’agglomération parisienne : état actuel et prévisions</w:t>
+                <w:t xml:space="preserve">Emissions d’oxyde nitreux lors du traitement de l’azote des eaux usées de l’agglomération parisienne: état actuel et prévisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousselot</w:t>
@@ -7509,94 +7509,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gousailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.149-161. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.149-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170819v1</w:t>
+                <w:t xml:space="preserve">hal-04355830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions d’oxyde nitreux lors du traitement de l’azote en station d’Épuration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7612,81 +7603,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 302, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions d’oxyde nitreux lors du traitement de l’azote des eaux usées de l’agglomération parisienne: état actuel et prévisions</w:t>
+                <w:t xml:space="preserve">Émissions d’oxyde nitreux lors du traitement de l’azote des eaux usées de l’agglomération parisienne : état actuel et prévisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousselot</w:t>
@@ -7708,69 +7699,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gousailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.149-161</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/015742ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355830v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrous oxide emissions from secondary activated sludge in nitrifying conditions of urban wastewater treatment plants: Effect of oxygenation level</w:t>
               </w:r>
@@ -9053,954 +9053,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of High Frequency measurements to better determine the concentration-flow relationship (CQ) of the Avenelles watershed (ORGEVAL Critical Zone Observatory)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
+                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">8th World Water Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608739v1</w:t>
+                <w:t xml:space="preserve">hal-02608770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering in a multi-layer aquifer-dominated watershed under intensive agriculture conditions: the Orgeval Critical Zone Observatory, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Floury</w:t>
+                <w:t xml:space="preserve">Use of High Frequency measurements to better determine the concentration-flow relationship (CQ) of the Avenelles watershed (ORGEVAL Critical Zone Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608741v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Chemical weathering in a multi-layer aquifer-dominated watershed under intensive agriculture conditions: the Orgeval Critical Zone Observatory, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Water Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608770v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral induced polarization monitoring of the groundwater physico-chemical parameters daily variations for stream-groundwater interactions [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Robain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. EGU2017-14501 [1 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738049v1</w:t>
+                <w:t xml:space="preserve">hal-03387994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024201v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Guerin</w:t>
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864150v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral induced polarization monitoring of the groundwater physico-chemical parameters daily variations for stream-groundwater interactions [résumé]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+                <w:t xml:space="preserve">Benjamin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. EGU2017-14501 [1 p.]</w:t>
+              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387994v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des échanges surface-atmosphère par scintillométrie bi-fréquentielle : premiers résultats et évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10161,277 +10161,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
+                <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amer Mouhri</w:t>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Cucchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414186v1</w:t>
+                <w:t xml:space="preserve">hal-01570303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t>
+                <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Laurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570303v1</w:t>
+                <w:t xml:space="preserve">hal-01414186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
               </w:r>
@@ -10555,51 +10555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10661,484 +10661,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Caractérisation des échanges nappe-rivière : de l’approche scientifique à l’outil opérationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
+              <w:t xml:space="preserve">IS Rivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800193v1</w:t>
+                <w:t xml:space="preserve">hal-01317159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des échanges nappe-rivière : de l’approche scientifique à l’outil opérationnel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+                <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317159v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils pour l'observation long terme de l'environnement. Validation et bancarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), May 2015, Paris, France. pp.6-7</w:t>
+              <w:t xml:space="preserve">Atelier technique RESOMAR. Mesure haute fréquence dans les réseaux SOMLIT et HOSEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990467v1</w:t>
+                <w:t xml:space="preserve">hal-03288026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour l'observation long terme de l'environnement. Validation et bancarisation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier technique RESOMAR. Mesure haute fréquence dans les réseaux SOMLIT et HOSEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), May 2015, Paris, France. pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288026v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecting crop farming and cattle breeding for a reduction of nitrogen losses in an instensive agricultural watershed</w:t>
               </w:r>
@@ -11249,51 +11249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11426,51 +11426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du programme de recherche PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
@@ -11868,605 +11868,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observatoire long terme de l'environnement : cas de l'observatoire ORACLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">2eme rencontre RBV, 25 ans du bassin versant du Strenbach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740097v1</w:t>
+                <w:t xml:space="preserve">hal-02596790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709782v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748776v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire long terme de l'environnement : cas de l'observatoire ORACLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme rencontre RBV, 25 ans du bassin versant du Strenbach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.21</w:t>
+              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596790v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O production from cropland soils, and transfer to ground- and surface waters (the Orgeval watershed, Seine Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12504,51 +12504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrous oxide (N2O) emissions in a continuum agricultural plot / groundwater / wetland / river in a farming catchment area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12651,64 +12651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.371-378</w:t>
@@ -12737,64 +12737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change effect or improvement in the measurement device ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13531,566 +13531,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour les observatoires long terme de recherche en environnement ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+                <w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.325-332, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599393v1</w:t>
+                <w:t xml:space="preserve">hal-02599392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval : Avant-propos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+                <w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.7-9, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599372v1</w:t>
+                <w:t xml:space="preserve">hal-02599380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de nitrates et transformations dans un petit bassin versant de la Seine : l’Orgeval</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel avenir pour les observatoires long terme de recherche en environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.145-157, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.325-332, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599316v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Transferts de nitrates et transformations dans un petit bassin versant de la Seine : l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.145-157, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599380v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
+                <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval : Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.7-9, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599392v1</w:t>
+                <w:t xml:space="preserve">hal-02599372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Orgeval, un observatoire long terme pour l’environnement : caractéristiques du bassin et variables mesurées</w:t>
               </w:r>
@@ -14128,51 +14128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.11-33, 2013, 978-2-7592-2073-1</w:t>
@@ -14348,64 +14348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, pp.265-276, 2011, Studies in Computational Intelligence, </w:t>
@@ -14614,51 +14614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefany Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15201,51 +15201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15915,51 +15915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'azote et émission de N2O dans un versant agricole du bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16218,64 +16218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16469,51 +16469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tâche 4. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -16591,51 +16591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine - Phase 6 - Rapport de fin de phase - "Quelle agriculture pour demain ?". 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -16976,51 +16976,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B1461AC"/>
+    <w:nsid w:val="805936E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17207,51 +17207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-tallec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1394-4118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejiba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kurtulus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497602v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/OBS.ORACLE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09963-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939051v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125559" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1823-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Angelstam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elbakidze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Sijtsma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cristian Adamescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0737-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/HYP.13340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6153-2017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochemore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poisbeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raidelet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9642-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXRTLQKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754981v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.01" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.05.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP6WHP4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gousailles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.05.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZP47B8C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousselot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/015742ar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.05.037" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1CMCT15-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170791v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0081-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70SRDMGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-005-0544-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D56B3TX9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-04330456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9146" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598427v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raidelet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999989v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585408v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Mounier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588212v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599393v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599372v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599373v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599388v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Mesbah" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357553v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357469v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol30" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol04" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diallo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357333v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol32" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357359v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Haghe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol33" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355754v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192381v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355798v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2005.vol18" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599136v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790568v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENPC0027" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-tallec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1394-4118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejiba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kurtulus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497602v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/OBS.ORACLE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09963-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939051v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1823-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125559" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Angelstam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elbakidze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Sijtsma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cristian Adamescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0737-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/HYP.13340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6153-2017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochemore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poisbeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raidelet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.01" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9642-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXRTLQKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.05.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP6WHP4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gousailles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.05.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZP47B8C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousselot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/015742ar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.05.037" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1CMCT15-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170791v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0081-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70SRDMGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-005-0544-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D56B3TX9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-04330456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9146" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608739v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608741v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598427v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raidelet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596790v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999989v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585408v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Mounier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588212v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599393v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599316v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599372v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599373v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599388v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Mesbah" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357553v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357469v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol30" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol04" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diallo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357333v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol32" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357359v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Haghe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol33" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355754v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192381v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355798v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2005.vol18" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599136v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790568v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENPC0027" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>