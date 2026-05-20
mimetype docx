--- v1 (2026-04-11)
+++ v2 (2026-05-20)
@@ -236,51 +236,51 @@
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -911,263 +911,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Schott</w:t>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
+              <w:t xml:space="preserve">IRSTEA. 2019, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999610v1</w:t>
+                <w:t xml:space="preserve">hal-04394307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE</w:t>
+                <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guerin</w:t>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ansart</w:t>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Derlet</w:t>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRSTEA. 2019, pp.90</w:t>
+              <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394307v1</w:t>
+                <w:t xml:space="preserve">hal-03999610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations temporelles de l'ADN environnemental pour l'évaluation des espèces piscicoles sur le bassin versant de l'Orgeval</w:t>
               </w:r>
@@ -1393,103 +1393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2016-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA. 2017, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1633,103 +1633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2015-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA. 2016, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1751,103 +1751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2014-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1869,103 +1869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2013-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA. 2014, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2026,64 +2026,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA UR HYCAR. 2014, pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2217,306 +2217,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2012-2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche du GIS ORACLE. Annuaire graphique des données de base 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRSTEA. 2013, pp.92</w:t>
+              <w:t xml:space="preserve">IRSTEA. 2013, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394338v1</w:t>
+                <w:t xml:space="preserve">hal-04394342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche du GIS ORACLE. Annuaire graphique des données de base 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2012-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSTEA. 2013, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Pourette</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04394342v1</w:t>
+                <w:t xml:space="preserve">hal-04394338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2011 du GIS ORACLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2564,103 +2564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche du GIS ORACLE. Annuaire graphique des données de base 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEMAGREF. 2012, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2804,103 +2804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche du GIS ORACLE. Annuaire graphique des données de base 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEMAGREF. 2011, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2916,314 +2916,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de pesticides dans le système sol-nappe-rivière : Etude du comportement de l’atrazine et de l’isoproturon dans le bassin versant de l’Orgeval. Rapport PIREN SEINE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emissions de N2O dans le paysage agricole : un continuum plateau-fond de vallée de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+                <w:t xml:space="preserve">G. G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Nicola</w:t>
+                <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. G. Vilain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bardet</w:t>
+                <w:t xml:space="preserve">B. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.18</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599589v1</w:t>
+                <w:t xml:space="preserve">hal-02599595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions de N2O dans le paysage agricole : un continuum plateau-fond de vallée de l’Orgeval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Transfert de pesticides dans le système sol-nappe-rivière : Etude du comportement de l’atrazine et de l’isoproturon dans le bassin versant de l’Orgeval. Rapport PIREN SEINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ansart</w:t>
+                <w:t xml:space="preserve">S. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599595v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2010 GIS ORACLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,241 +3278,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité GIS ORACLE 2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des fonctionnements hydrologique et hydrogéologique du bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kurtulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.38</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592726v1</w:t>
+                <w:t xml:space="preserve">hal-02599666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fonctionnements hydrologique et hydrogéologique du bassin de l’Orgeval</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d'activité GIS ORACLE 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02599666v1</w:t>
+                <w:t xml:space="preserve">hal-02592726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude de la contamination par les pesticides d'eaux de rivières et de nappes au niveau du bassin versant de l'Orgeval. Rapport PIREN SEINE</w:t>
               </w:r>
@@ -3524,64 +3524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3620,51 +3620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de N2O le long d’un continuum parcelle-zone humide-rivière dans le bassin versant de l’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3902,98 +3902,3613 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref. 2007, pp 107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring future water resources and uses considering water demand scenarios and climate change for the French Sèvre Nantaise basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Bluche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (7), pp.1915-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-1915-2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the Hydrograph Separation Issue Using High-Frequency Chemical Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.813-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-024-09963-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi‐objective fitting of concentration‐discharge relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (11), pp.1866-1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combined mixing model for high-frequency concentration–discharge relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical note: A two-sided affine power scaling relationship to represent the concentration-discharge relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.1823 - 1830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-1823-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LTSER platforms as a place-based transdisciplinary research infrastructure: learning landscape approach through evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Angelstam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Manton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Elbakidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Sijtsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Cristian Adamescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (7), pp.1461-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-018-0737-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical weathering and CO2 consumption rate in a multilayered-aquifer dominated watershed under intensive farming: The Orgeval Critical Zone Observatory, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.195-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/HYP.13340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The potamochemical symphony: new progress in the high-frequency acquisition of stream chemical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (12), pp.6153-6165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-6153-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnecting crop and cattle farming to reduce nitrogen losses to river water of an intensive agricultural catchment (Seine basin, France): past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.76-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2016.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curative vs. preventive management of nitrogen transfers in rural areas: Lessons from the case of the Orgeval watershed (Seine River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.04.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet Base de Données pour les Observatoires en Hydrologie : un outil pour la bancarisation, la gestion et la mise à disposition des données issues des observatoires hydrologiques de long terme à Irstea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poisbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to integrate scientific models in order to switch from flood control river management to multifunctional river management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (3), p. 231-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15715124.2014.885439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indirect N2O emissions from shallow groundwater in an agricultural catchment (Seine Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (1-3), pp.253-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-011-9642-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1962-2012 : cinquante ans d'observations, un bien précieux pour la recherche et les services opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, spécial n°3, p. 2 - p. 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bassin de l’Orgeval : 50 ans de recherche au service des acteurs de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, spécial n°3, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of slope position and land use on nitrous oxide (N2O) emissions (Seine Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150 (9), pp.1192-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of nitrate-enhanced leachate recirculation on gaseous releases from a landfill bioreactor cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (7), pp.2078-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrous oxide emissions from denitrifying activated sludge of urban wastewater treatment plants, under anoxia and low oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gousailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (7), pp.2200-2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2007.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émissions d’oxyde nitreux lors du traitement de l’azote en station d’Épuration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 302, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émissions d’oxyde nitreux lors du traitement de l’azote des eaux usées de l’agglomération parisienne : état actuel et prévisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gousailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/015742ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emissions d’oxyde nitreux lors du traitement de l’azote des eaux usées de l’agglomération parisienne: état actuel et prévisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gousailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.149-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen removal in a wastewater treatment plant through biofilters: nitrous oxide emissions during nitrification and denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gousailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (5-6), pp.323-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-006-0081-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrous oxide emissions from secondary activated sludge in nitrifying conditions of urban wastewater treatment plants: Effect of oxygenation level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gousailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (15), pp.2972-2980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.05.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen Behaviour and Nitrous Oxide Emission in the Tidal Seine River Estuary (France) as Influenced by Human Activities in the Upstream Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (3), pp.305-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-005-0544-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrous oxide emission in the Seine River estuary (France): comparison with upstream sector of the Seine basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77, pp.305-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-04330456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4052,73 +7567,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRP, OTAMIN et evalhyd : des outils pour la prévision opérationnelle des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4140,218 +7655,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can quantitative hydrological models benefit from water quality measurements? Revisiting the baseflow separation issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4373,3981 +7888,600 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification the mixing chemical of sources in a stream from downstream chemical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrograph separation using high frequency chemical information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/OBS.ORACLE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two hydrograph separation methods for the best resolution of the concentration -flow relationship mixing equation.(Obs. ORACLE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation des données haute fréquence sur l'observatoire ORACLE. Réseau des bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau des bassins versants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379822v1</w:t>
-              </w:r>
-[...3379 lines deleted...]
-                <w:t xml:space="preserve">bioemco-04330456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8369,110 +8503,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8494,110 +8628,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8606,2720 +8740,2720 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining concentration-discharge relationships with mixing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valse des pesticides : de l’analyse des données à la modélisation des transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Use of High Frequency measurements to better determine the concentration-flow relationship (CQ) of the Avenelles watershed (ORGEVAL Critical Zone Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Water Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608770v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of High Frequency measurements to better determine the concentration-flow relationship (CQ) of the Avenelles watershed (ORGEVAL Critical Zone Observatory)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
+                <w:t xml:space="preserve">Chemical weathering in a multi-layer aquifer-dominated watershed under intensive agriculture conditions: the Orgeval Critical Zone Observatory, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608739v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering in a multi-layer aquifer-dominated watershed under intensive agriculture conditions: the Orgeval Critical Zone Observatory, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Floury</w:t>
+                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">8th World Water Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608741v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral induced polarization monitoring of the groundwater physico-chemical parameters daily variations for stream-groundwater interactions [résumé]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. EGU2017-14501 [1 p.]</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387994v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ansart</w:t>
+                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864150v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024201v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+                <w:t xml:space="preserve">Spectral induced polarization monitoring of the groundwater physico-chemical parameters daily variations for stream-groundwater interactions [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Robain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. EGU2017-14501 [1 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738049v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des échanges surface-atmosphère par scintillométrie bi-fréquentielle : premiers résultats et évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Scientifiques CRITEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564558v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+                <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570303v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414186v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
+                <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
+              <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743967v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Caractérisation des échanges nappe-rivière : de l’approche scientifique à l’outil opérationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS River</w:t>
+              <w:t xml:space="preserve">IS Rivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396585v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des échanges nappe-rivière : de l’approche scientifique à l’outil opérationnel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+                <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317159v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmée Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
+              <w:t xml:space="preserve">IS River</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800193v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour l'observation long terme de l'environnement. Validation et bancarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier technique RESOMAR. Mesure haute fréquence dans les réseaux SOMLIT et HOSEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), May 2015, Paris, France. pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecting crop farming and cattle breeding for a reduction of nitrogen losses in an instensive agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Nitrogen Workshop "The Nitrogen Challenge : Building a Blueprint for Nitrogen use Effiiency and Food Security"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Lisboa (ULISBOA). PRT., 2014, Lisbon, Portugal. 579 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11338,1217 +11472,1217 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAPROM (NAPpes-Rivières, Observation et Modélisation). Synthèse méthodologique multi-site et multi-critère des échanges nappes/rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du programme de recherche PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantifying stream-aquifer water exchanges in a multi-layer aquifer system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal De Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Base de Données pour les Observatoires en Hydrologie : un outil pour la bancarisation, la gestion et la mise à disposition des données issues des observatoires hydrologiques de long terme à Irstea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poisbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure thermique pour quantifier les échanges nappe-rivière dans l'aquifère multicouche du bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgeval's 50th anniversary and the 37th GFHN conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. http://www.irstea.fr/en/orgevals-50th-anniversary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire long terme de l'environnement : cas de l'observatoire ORACLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme rencontre RBV, 25 ans du bassin versant du Strenbach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.21</w:t>
+              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596790v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748776v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740097v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observatoire long terme de l'environnement : cas de l'observatoire ORACLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">2eme rencontre RBV, 25 ans du bassin versant du Strenbach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709782v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O production from cropland soils, and transfer to ground- and surface waters (the Orgeval watershed, Seine Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrous oxide (N2O) emissions in a continuum agricultural plot / groundwater / wetland / river in a farming catchment area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12576,225 +12710,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of ANFIS and ordinary kriging to assess hydraulic head distribution: The Orgeval case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedri Kurtulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.371-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change effect or improvement in the measurement device ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12809,426 +12943,426 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Court of Miracles of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous emission during recirculation of leachate enriched with nitrate in a fullscale bioreactor-landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Sardinia 2007, Eleventh International Waste Management and Landfill Symposium S. Margherita di Pula, Cagliari, ITA, 1-5 October 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nitrification source de N2O: bilan et modélisation à l’échelle d’un bassin versant anthropisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serge Winogradsky aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIAAP, 2006, Colombes (FR), France. pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénitrification dans les installations bioactives de stockage de déchets non dangereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Serge Winogradsky, Colombes, 12 octobre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Colombes (Hauts-de-Seine), France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13238,1014 +13372,1014 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How should agricultural practices be integrated to understand and simulate long-term pesticide contamination in the Seine river basin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flipo N., Labadie P., Lestel L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
+                <w:t xml:space="preserve">Quel avenir pour les observatoires long terme de recherche en environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.325-332, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599392v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Transferts de nitrates et transformations dans un petit bassin versant de la Seine : l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.145-157, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599380v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour les observatoires long terme de recherche en environnement ?</w:t>
+                <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval : Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.325-332, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.7-9, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599393v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de nitrates et transformations dans un petit bassin versant de la Seine : l’Orgeval</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Passy</w:t>
+                <w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.145-157, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599316v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval : Avant-propos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+                <w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.7-9, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599372v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Orgeval, un observatoire long terme pour l’environnement : caractéristiques du bassin et variables mesurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.11-33, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse hydrométéorologique du bassin versant de l’Orgeval : tendance et stationnarité sur les 50 dernières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14273,197 +14407,197 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.289-297, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic head interpolation in an aquifer unit using ANFIS and Ordinary Kriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedri Kurtulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, pp.265-276, 2011, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20206-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14473,179 +14607,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi à long terme des pesticides pour la compréhension de leurs processus de transfert à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la géochimie des interfaces nappe-rivière du bassin des Avenelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefany Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14653,1313 +14787,1313 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de l'action publique une action collective - Expertise et concertation pour la mise en œuvre des continuités écologiques sur les rivières péri-urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMMOD et SAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de processus de modélisation d’accompagnement menés dans le cadre d’élaboration de SAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2013.vol30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations hydro-géophysiques et premières modélisations thermiques de la vallée des Avenelles à l'interface cours d'eau-nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations et pertes d’azote dans les différents compartiments aquifère-sol-atmosphère. Cas d’une exploitation agricole du bassin d’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2013.vol04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en débat de la continuité écologique à l’échelle du SAGE et à l’échelle de la commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2013.vol30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration des modèles développés par la communauté scientifique du PIREN Seine au service d'une gestion multifonctionnelle de la rivière à l'échelle du SAGE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Médiation entre connaissances scientifiques et élaboration de plans de gestion des ouvrages hydrauliques des deux Morin à travers une démarche de modélisation d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Haghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2012.vol32⟩</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2012.vol33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357333v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations hydro-géophysiques et premières modélisations thermiques de la vallée des Avenelles à l’interface cours d’eau-nappe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2012.vol10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation entre connaissances scientifiques et élaboration de plans de gestion des ouvrages hydrauliques des deux Morin à travers une démarche de modélisation d'accompagnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">L'intégration des modèles développés par la communauté scientifique du PIREN Seine au service d'une gestion multifonctionnelle de la rivière à l'échelle du SAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2012.vol33⟩</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2012.vol32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357359v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’échelle sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'azote et émission de N2O dans un versant agricole du bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15967,103 +16101,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle de l’Azote et émissions de N2O dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16072,103 +16206,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2005.vol18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16178,169 +16312,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">102 p., 2017, Guide et protocoles, 978-2-37785-003-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'observation long terme en environnement : Exemple du bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16349,51 +16483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, pp.336, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16403,395 +16537,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin de l'Orgeval (et Avenelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tâche 4. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation du devenir des pesticides : Recueil de données et utilisation du modèle agronomique STICS pour simuler les transferts sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine - Phase 6 - Rapport de fin de phase - "Quelle agriculture pour demain ?". 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecter l'élevage et la grande culture pour réduire les pertes en nitrate vers les eaux de surface et souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine Phase 6 - Rapport 2014 Axe 1 : L'agriculture de demain Bloc 4 : Scénarios prospectifs. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16801,114 +16935,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitous oxide emissions during nitrogen removal in wastemater treatment plant - The parisian conurbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Ecole des Ponts ParisTech, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005ENPC0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId374"/>
+      <w:footerReference w:type="default" r:id="rId378"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16976,51 +17110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="805936E8"/>
+    <w:nsid w:val="379A6911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17207,51 +17341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-tallec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1394-4118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejiba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kurtulus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497602v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/OBS.ORACLE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09963-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939051v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1823-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125559" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Angelstam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elbakidze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Sijtsma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cristian Adamescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0737-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/HYP.13340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6153-2017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochemore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poisbeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raidelet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.01" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9642-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXRTLQKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.05.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP6WHP4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gousailles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.05.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZP47B8C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousselot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/015742ar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.05.037" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1CMCT15-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170791v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0081-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70SRDMGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-005-0544-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D56B3TX9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-04330456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9146" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608739v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608741v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598427v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raidelet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596790v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999989v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585408v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Mounier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588212v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599393v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599316v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599372v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599373v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599388v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Mesbah" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357553v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357469v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol30" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol04" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diallo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357333v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol32" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357359v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Haghe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol33" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355754v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192381v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355798v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2005.vol18" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599136v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790568v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENPC0027" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-tallec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1394-4118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejiba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kurtulus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1915-2026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09963-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125559" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1823-2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Angelstam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elbakidze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Sijtsma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cristian Adamescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0737-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/HYP.13340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890850v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6153-2017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochemore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poisbeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raidelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195683v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9642-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXRTLQKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754981v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.01" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755811v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192259v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.05.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP6WHP4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gousailles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.05.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZP47B8C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170819v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousselot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/015742ar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355830v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170791v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0081-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70SRDMGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170777v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.05.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1CMCT15-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170807v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-005-0544-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D56B3TX9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-04330456v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497602v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497593v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/OBS.ORACLE" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379822v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9146" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608741v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288026v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raidelet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596790v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999989v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192103v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585408v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591336v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Mounier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599393v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599316v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599372v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599373v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Mesbah" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357553v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357475v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357405v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol30" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357390v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol04" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356778v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diallo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357359v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Haghe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol33" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357333v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol32" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355754v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192381v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355798v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2005.vol18" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599136v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790568v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001652v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENPC0027" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>