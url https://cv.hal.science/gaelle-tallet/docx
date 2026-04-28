--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -435,265 +435,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 380 p., 2018, 978-2-7535-7434-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02456371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Oasis of Egypt. Dakhla and Kharga during Antiquity, Cambridge, Cambridge University Press, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger S. Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press. 2018, 978-1108482165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mers et déserts de l’Antiquité à nos jours : approches croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. 2018, 9782753574342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982164v1</w:t>
-              </w:r>
-[...161 lines deleted...]
-                <w:t xml:space="preserve">halshs-02456371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le myrte et la rose. Mélanges offerts à Françoise Dunand par ses amis, élèves et collègues</w:t>
               </w:r>
@@ -989,204 +989,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villages et communautés rurales dans l’oasis de Kharga (Égypte) à l’époque perse et hellénistique: les fouilles d’Ayn Manâwir et d’el-Deir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Agut-Labordere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Gigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société française d'archéologie classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.162-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre agriculture et pastoralisme : une société oasienne à El-Deir (oasis de Kharga) face aux pulsations climatiques au Ier s. avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 205, pp.104-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983643v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03983666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de J. C. R. Gill, Dakhleh Oasis and the Western Desert of Egypt under the Ptolemies, Oxford, Oxbow Books, 2016</w:t>
               </w:r>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostraka from Hibis in the Metropolitan Museum of Art and the Archaeology of the city of Hibis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger S. Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1676,255 +1676,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La porte de l’Orient: réseaux et circulations économiques, culturels et religieux (Carie, Lycie, Cilicie, Syrie, Levant, Égypte et Cyrénaïque)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cuisine du sacrifice des Grecs d’Égypte durant la Première Domination Perse (Hérodote, Histoires II, 39)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ifao. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questionner le Sphinx. Mélanges en l’honneur de Christiane Zivie-Coche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.757-790, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Égypte et l’aventure grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde grec et l’Orient. 404-200 avant notre ère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.448-507, 2021, 978-2-35030-731-2</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.399-447, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983697v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cuisine du sacrifice des Grecs d’Égypte durant la Première Domination Perse (Hérodote, Histoires II, 39)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La porte de l’Orient: réseaux et circulations économiques, culturels et religieux (Carie, Lycie, Cilicie, Syrie, Levant, Égypte et Cyrénaïque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Graslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ifao. </w:t>
-[...69 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Richard Bouchon; Philippe Clancier; Jérémy Clément; Michaël Girardin; Laëtitia Graslin-Thomé; Franck Prêteux; Gaëlle Tallet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde grec et l’Orient. 404-200 avant notre ère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.399-447, 2021</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.448-507, 2021, 978-2-35030-731-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983696v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mineral for all Seasons : Alum in the Great Oasis</w:t>
               </w:r>
@@ -3497,199 +3497,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isis, the crocodiles and the mysteries of the Nile floods: interpreting a scene from Roman Egypt exhibited in the Egyptian Museum in Cairo (JE 30001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuffrè Scibona C.; Mastrocinque Attilio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demeter, Aphrodite, Isis, and Cybele. Studies in Greek and Roman Religion in Honour of Giulia Sfameni Gasparro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Steiner Verlag, pp.137-160, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'eau disparue d'une micro-oasis : premiers résultats de la prospection archéologique er géo-archéologique du système d'irrigation de d''El Deir, oasis de Kargah, Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Abadie-Reynal, S.Provost, P. Vipard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Réseaux d'eau courante dan l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.173-188, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01266917v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01374277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeus Hélios Megas Sarapis, un dieu égyptien 'pour les Romains</w:t>
               </w:r>
@@ -4227,398 +4227,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Great Oasis: an Administrative Entity from Pharaonic Times to Roman Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger S. Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oasis Magna. Dakhla and Kharga during Antiquity </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roger S. Bagnall; Gaëlle Tallet, Sep 2014, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interpretatio graeca des divinités égyptiennes en Égypte gréco-romaine : processus d’acculturation ou laboratoire d’un hellénisme égyptien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un hellénisme égyptien?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Devauchelle; Vincent Rondot; Ghislaine Widmer, Jun 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Figures de sages, figures divines : l’exemple des architectes égyptiens Imhotep et Amenhotep dans la documentation de l’Égypte gréco-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures mythiques et discours religieux dans l’Empire gréco-romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Chapot; Johann Goeken; Maud Pfaff, Nov 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture matérielle et appartenances ethniques: quelques questions posées par les nécropoles d'El-Deir (oasis de Kharga, Égypte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité ethnique et culture matérielle dans le monde grec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Besançon, France. pp.219-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mobilier en contexte: le cas du temple d’Amon de Pasy à El‐Deir (oasis de Kharga, Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mobiliers archéologiques dans leur contexte, de la Gaule à l'Orient méditerranéen : fonctions et statuts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascale Ballet; Sèverine Lemaître; Maria Mossakowska, Oct 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382537v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-01382565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie oasienne et flux caravaniers: captation publique et politique douanière dans le désert occidental égyptien sous le Haut Empire</w:t>
               </w:r>
@@ -4876,51 +4876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7001,51 +7001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708486/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bouchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-ancienne/812-le-monde-grec-et-l-orient-a-paraitre-9782350307312.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004428928" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger S. Bagnall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zivie-Coche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Chankowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Gigante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Mostafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D25HGCM5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carri&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ikram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Warner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02947777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clapham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thanheiser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-89839-1\&#8321;8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89839-1_18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-X29GPVQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah07079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah07098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/la-raison-des-signes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374277v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/religions-dans-lhistoire/loiseau-et-le-poisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carrez-Maratray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Engsheden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Spanu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gradel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382561v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Evina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gradel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119399919.eahaa00424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708486/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bouchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-ancienne/812-le-monde-grec-et-l-orient-a-paraitre-9782350307312.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004428928" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger S. Bagnall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zivie-Coche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Chankowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Gigante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Mostafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D25HGCM5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carri&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ikram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Warner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02947777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clapham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thanheiser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-89839-1\&#8321;8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89839-1_18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-X29GPVQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah07079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah07098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/la-raison-des-signes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/religions-dans-lhistoire/loiseau-et-le-poisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carrez-Maratray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Engsheden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Spanu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382565v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gradel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382561v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Evina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gradel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119399919.eahaa00424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>