--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -435,265 +435,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mers et déserts de l’Antiquité à nos jours : approches croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2018, 9782753574342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Oasis of Egypt. Dakhla and Kharga during Antiquity, Cambridge, Cambridge University Press, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger S. Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press. 2018, 978-1108482165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mer et désert de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Tallet; Thierry Sauzeau. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 380 p., 2018, 978-2-7535-7434-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02456371v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03982164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le myrte et la rose. Mélanges offerts à Françoise Dunand par ses amis, élèves et collègues</w:t>
               </w:r>
@@ -989,204 +989,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre agriculture et pastoralisme : une société oasienne à El-Deir (oasis de Kharga) face aux pulsations climatiques au Ier s. avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205, pp.104-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Villages et communautés rurales dans l’oasis de Kharga (Égypte) à l’époque perse et hellénistique: les fouilles d’Ayn Manâwir et d’el-Deir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Agut-Labordere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société française d'archéologie classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 73, pp.162-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983666v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03983643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de J. C. R. Gill, Dakhleh Oasis and the Western Desert of Egypt under the Ptolemies, Oxford, Oxbow Books, 2016</w:t>
               </w:r>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostraka from Hibis in the Metropolitan Museum of Art and the Archaeology of the city of Hibis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger S. Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1676,255 +1676,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La porte de l’Orient: réseaux et circulations économiques, culturels et religieux (Carie, Lycie, Cilicie, Syrie, Levant, Égypte et Cyrénaïque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Graslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Bouchon; Philippe Clancier; Jérémy Clément; Michaël Girardin; Laëtitia Graslin-Thomé; Franck Prêteux; Gaëlle Tallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde grec et l’Orient. 404-200 avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.448-507, 2021, 978-2-35030-731-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La cuisine du sacrifice des Grecs d’Égypte durant la Première Domination Perse (Hérodote, Histoires II, 39)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ifao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner le Sphinx. Mélanges en l’honneur de Christiane Zivie-Coche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.757-790, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Égypte et l’aventure grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde grec et l’Orient. 404-200 avant notre ère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.399-447, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983696v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03983697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mineral for all Seasons : Alum in the Great Oasis</w:t>
               </w:r>
@@ -3161,277 +3161,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proskynema formulas</w:t>
+                <w:t xml:space="preserve">Religion, Greco-Roman Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bagnall Roger S.; Brodersen Kai; Champion C.; Erskine Andrew; Huebner Sabine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-Blackwell, pp.10.1002/9781444338386.wbeah07079, 2012, </w:t>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.10.1002/9781444338386.wbeah07098, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah07079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah07098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374268v1</w:t>
+                <w:t xml:space="preserve">hal-01374271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religion, Greco-Roman Egypt</w:t>
+                <w:t xml:space="preserve">Interpréter les signes du dieu : une apparition de Mandoulis au temple de Kalabchah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgoudi Stella; Koch-Piettre Renée; Schmidt Francis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Raison des signes. Présages, rites, destins dans les sociétés de la Méditerranée ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.343-383, 2012, Religions in the Graeco-Roman World</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proskynema formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bagnall Roger S.; Brodersen Kai; Champion C.; Erskine Andrew; Huebner Sabine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-Blackwell, pp.10.1002/9781444338386.wbeah07098, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah07098⟩</w:t>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.10.1002/9781444338386.wbeah07079, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah07079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-01374244v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign Gods in Roman Egypt</w:t>
               </w:r>
@@ -4227,398 +4227,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilier en contexte: le cas du temple d’Amon de Pasy à El‐Deir (oasis de Kharga, Égypte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mobiliers archéologiques dans leur contexte, de la Gaule à l'Orient méditerranéen : fonctions et statuts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Ballet; Sèverine Lemaître; Maria Mossakowska, Oct 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture matérielle et appartenances ethniques: quelques questions posées par les nécropoles d'El-Deir (oasis de Kharga, Égypte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité ethnique et culture matérielle dans le monde grec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Besançon, France. pp.219-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Figures de sages, figures divines : l’exemple des architectes égyptiens Imhotep et Amenhotep dans la documentation de l’Égypte gréco-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures mythiques et discours religieux dans l’Empire gréco-romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Chapot; Johann Goeken; Maud Pfaff, Nov 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interpretatio graeca des divinités égyptiennes en Égypte gréco-romaine : processus d’acculturation ou laboratoire d’un hellénisme égyptien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un hellénisme égyptien?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Devauchelle; Vincent Rondot; Ghislaine Widmer, Jun 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Great Oasis: an Administrative Entity from Pharaonic Times to Roman Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger S. Bagnall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oasis Magna. Dakhla and Kharga during Antiquity </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roger S. Bagnall; Gaëlle Tallet, Sep 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382530v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-01382537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie oasienne et flux caravaniers: captation publique et politique douanière dans le désert occidental égyptien sous le Haut Empire</w:t>
               </w:r>
@@ -6143,165 +6143,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00124754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'apport méthodologique de l'iconographie pour l'étude de la diffusion des religions orientales dans le monde gréco-romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier atelier de recherche sur les religions orientales dans le monde grec et romain (Villa Vigoni, Menaggio, Italie, 20–22 janvier 2005), organisé par Corinne Bonnet, Jörg Rüpke et Paolo Scarpi (20/06).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00124755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cartonnages funéraires du site d'el-Deir (Oasis de Khargah, Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études sur l'Oasis de Bahariya organisée par Frédéric Colin, à l'Université Marc Bloch-Strasbourg II (8/12).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00124753v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00124755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sacrifice de l'oryx en Égypte ancienne</w:t>
               </w:r>
@@ -7001,51 +7001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708486/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bouchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-ancienne/812-le-monde-grec-et-l-orient-a-paraitre-9782350307312.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004428928" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger S. Bagnall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zivie-Coche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Chankowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Gigante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Mostafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D25HGCM5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carri&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ikram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Warner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02947777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clapham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thanheiser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-89839-1\&#8321;8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89839-1_18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-X29GPVQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah07079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah07098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/la-raison-des-signes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/religions-dans-lhistoire/loiseau-et-le-poisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carrez-Maratray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Engsheden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Spanu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382565v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gradel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382561v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Evina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gradel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119399919.eahaa00424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708486/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bouchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-ancienne/812-le-monde-grec-et-l-orient-a-paraitre-9782350307312.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004428928" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger S. Bagnall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zivie-Coche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Chankowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Gigante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Mostafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D25HGCM5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carri&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ikram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Warner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02947777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clapham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thanheiser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-89839-1\&#8321;8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89839-1_18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-X29GPVQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah07098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/la-raison-des-signes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah07079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/religions-dans-lhistoire/loiseau-et-le-poisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carrez-Maratray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Engsheden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Spanu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gradel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382561v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Evina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gradel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119399919.eahaa00424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>