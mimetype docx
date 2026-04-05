--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Théval </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Littérature et arts des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4159-1121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155412167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la littéraTube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers [Sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-924925-19-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabula / Les colloques. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018, Poésie &amp; performance, 978-2-35018-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan 2015, Catherine Naugrette 978-2-343-06944-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction critique des représentations du hasard à l’heure de la dataification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’étaient des partitions très simples qui n’avaient rien à voir avec la musique&amp;quot; : statut et usage du modèle partitionnel dans la poésie de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ut musica poesis. Poésie visuelle et sonore au Moyen Âge et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macula, p. 266-289., 2024, 978-2-86589-155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assécher Perec ?' : poétiques du quotidien chez Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenouillet; Maryline Heck; Alison James (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 99-117, 2024, coll. La Licorne, 978-7535-9638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.391-420, 2024, 9781032358635. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère, l'expérimental et le canon : que faire de la poésie en performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet, Adeline Lionetto, Stéphanie Loubère, Laure Michel, Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poète et le joueur de quilles Étude sur la construction de la valeur de la poésie (XIVe –XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre; PURH, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Frapper les mêmes touches de l’être &amp;quot; : Bernard Heidsieck et Jean Degottex »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle, Philippe Kaenel, Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique d'art des poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, p. 333-352., 2022, 9782380720549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Trois mots pour te dire que je suis vivant&amp;quot; : DOC(K)S, la carte postale en revue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mots et le reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédialités&amp;quot;. Table ronde avec Anne-James Chaton, Frédéric Ciriez, Jean-Charles Massera et Olivia Rosenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions Verticales, ou comment éditer et écrire debout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 363-392, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0.p.0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Poetry in France: A Neo-Avant-Garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes. Post-War Literary Experiments across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-163., 2021, 9781474486095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« LA POÉSIE EST À LA MODE » : (Insta)poésies en performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La poésie contemporaine, les médias et la culture de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rossignol mécanique. A propos des cinépoèmes de Pierre Alferi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bonhomme; Bruno Cailler; Cyril Laverger; Sandrine Montin; Christel Tallibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma : opérateur poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2021, 2343238952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre et la trace : quel statut de l’archive dans l’œuvre de Bernard Heidsieck ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Céline Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-158, 2020, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie sur YouTube, la poésie dans la vie : les vidéoperformances de Charles Pennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bonnet ; Florence Thérond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ready-mades performés de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La Poésie en trois dimensions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 253-272, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographie de l'écrit dans la poésie action de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies de l’écrit dans les performances poétiques de BernardHeidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne ; Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions nouvelles Cécile Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.117-132, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance / Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivan / Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie motléculaire de Jacques Sivan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Dante; Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84761-715-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POÈTES ET LA PUBLICITÉ POÉSIE = PUBLICITÉ : LA PUBLICITÉ COMME CONTRE-MODÈLE POUR LA POÉSIE VISUELLE DEPUIS 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Berranger, Laurence Guellec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poètes et la publicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie : (action, directe, élémentaire, totale…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Cabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, p. 41-64, 2017, Performances poétiques, 2350183890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes collages, poèmes ready-mades : transgression et exhibition de l’espace livresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.600-620, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les revues ne sont pas des livres ». La revue comme espace de création (1960-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie : jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion p.305-334, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues du livre et de la performance dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa ; Isabelle Chol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces du livre / Spaces of the book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang p.227-242, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff ; Florence Fix, Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizon p.95-105, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage typographique et readymade livresque dans la poésie visuelle de Jean-François Bory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, p. 97-116, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture intersémiotique de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Suzanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Blaine : la poésie à outrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.279-293, 2015, 9782840666387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre, Peter Schnyder, Pascal Lécroat, Florence Fix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ciseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les impressions nouvelles, p.109-114, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux revues au carrefour des avant-gardes : OU-Cinquième saison, et L'Humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Petithory éditeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Black Apollo Press, p.26-43, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités à l'œuvre dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Matter: Modernism, the Avant-Garde and Material Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER, pp.302-318, 2013, European Avant-Garde and Modernism Studies, 9783110317374. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110317534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de communication et recherche en lettres, arts, sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la LittéraTube ? Entretien avec Gilles Bonnet, Erika Fülöp et Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91/2024, pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du calligramme au dactylopoème (Jiří Kolář, L'Enseigne de Gersaint, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les nouvelles tendances de la création calligrammatique, 72, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/sxi1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et bidouille : (mes-)usages technologiques dans les poésies expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12363-7.p.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie écrite n'a plus lieu d'être / … ça charge… » : La poésie action et Mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ce que Mai 68 a fait à la littérature, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une poésie extensive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature (8), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07040-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies en performance sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Usages, formes et enjeux de la poésie numérique, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestes en performance : de quelques manifestes de poésie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.4399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte, le son, l’action dans les “litanies du banal” d’Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry’s Forms and Transformations, 58 (3), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Non-littérature » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-3, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chemins parallèles n’excluent pas flirts, tendresses, violences et passions” : poésie sonore et musique électro-acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, David Christoffel (dir.), 329, pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et écritures du geste dans les poésies expérimentales depuis les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mjsp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour un poème-éponge , un poème-serpillère… ». Poétique des « bruits » dans la poésie sonore de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre Musique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruits, 4, http://www.lautremusique.net/lam4/deambule/pour-un-poeme-eponge-pour-un-poeme-serpilliere.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la poésie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), http://www.fabula.org/revue/document9681.php. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour sortir du livre : OU-Cinquième saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, p.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème ready-made : du paratexte au dispositif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, "Le paratexte revisité", p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème ready-made : du paratexte au dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;en face / d'événements / en face / des gens / et toujours la télévision / entre nous&amp;quot; : Le 11 Septembre 2001 vu par deux poètes contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°10 "(Non)-événement", </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trans.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; La stylistique à l'épreuve du ready-made (à propos d'un poème de Julien Blaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs du signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°27, p.80-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler l' &amp;quot;interlangue&amp;quot; de mon siècle : la poesia visiva face aux mass-medias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°2 "Littérature et image"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du live au livre, du livre au livre : le Vocaluscrit de Patrick Beurard-Valdoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée d’étude « Des livres de poésie au XXIe siècle? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Auclerc ; Luigi Magno, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervisibilité et illisibilité dans l’écriture « logosonoscopique » de Jacques Sivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations entre les arts. Interroger l'intersémioticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Adrien, Marie Bouchet et Nathalie Vincent-Arnaud, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.3821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;En 2001, à New York City&amp;quot; : le traitement de l'événement dans New York 2001 de Christophe Fiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" "En 2001, à New York City" : le traitement de l'événement dans New York 2001 de Christophe Fiat "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France. p.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ce sont les regardeurs qui font les tableaux&amp;quot; (Duchamp)... et les lecteurs le poème ? La place de l'acte interprétatif dans le poème ready-made.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte interprétatif et les œuvres littéraires, théâtrales, cinématographiques, etc ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts intermédiatiques dans la poésie ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Transferts intermédiatiques dans la poésie ready-made "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. p.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie ready-made = poésie conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées à contempler : les pratiques conceptuelles dans l'art et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes ready-mades : poèmes sans genèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale "Poésie et genèse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. p.143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XX-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Diderot - Paris VII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00961017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Théval </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Littérature et arts des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4159-1121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155412167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la littéraTube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers [Sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-924925-19-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabula / Les colloques. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018, Poésie &amp; performance, 978-2-35018-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan 2015, Catherine Naugrette 978-2-343-06944-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction critique des représentations du hasard à l’heure de la dataification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assécher Perec ?' : poétiques du quotidien chez Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenouillet; Maryline Heck; Alison James (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 99-117, 2024, coll. La Licorne, 978-7535-9638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’étaient des partitions très simples qui n’avaient rien à voir avec la musique&amp;quot; : statut et usage du modèle partitionnel dans la poésie de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ut musica poesis. Poésie visuelle et sonore au Moyen Âge et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macula, p. 266-289., 2024, 978-2-86589-155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.391-420, 2024, 9781032358635. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère, l'expérimental et le canon : que faire de la poésie en performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet, Adeline Lionetto, Stéphanie Loubère, Laure Michel, Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poète et le joueur de quilles Étude sur la construction de la valeur de la poésie (XIVe –XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre; PURH, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Frapper les mêmes touches de l’être &amp;quot; : Bernard Heidsieck et Jean Degottex »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle, Philippe Kaenel, Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique d'art des poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, p. 333-352., 2022, 9782380720549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Trois mots pour te dire que je suis vivant&amp;quot; : DOC(K)S, la carte postale en revue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mots et le reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédialités&amp;quot;. Table ronde avec Anne-James Chaton, Frédéric Ciriez, Jean-Charles Massera et Olivia Rosenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions Verticales, ou comment éditer et écrire debout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 363-392, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0.p.0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Poetry in France: A Neo-Avant-Garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes. Post-War Literary Experiments across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-163., 2021, 9781474486095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« LA POÉSIE EST À LA MODE » : (Insta)poésies en performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La poésie contemporaine, les médias et la culture de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rossignol mécanique. A propos des cinépoèmes de Pierre Alferi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bonhomme; Bruno Cailler; Cyril Laverger; Sandrine Montin; Christel Tallibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma : opérateur poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2021, 2343238952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre et la trace : quel statut de l’archive dans l’œuvre de Bernard Heidsieck ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Céline Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-158, 2020, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie sur YouTube, la poésie dans la vie : les vidéoperformances de Charles Pennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bonnet ; Florence Thérond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ready-mades performés de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La Poésie en trois dimensions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 253-272, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographie de l'écrit dans la poésie action de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies de l’écrit dans les performances poétiques de BernardHeidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne ; Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions nouvelles Cécile Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.117-132, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance / Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivan / Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie motléculaire de Jacques Sivan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Dante; Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84761-715-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POÈTES ET LA PUBLICITÉ POÉSIE = PUBLICITÉ : LA PUBLICITÉ COMME CONTRE-MODÈLE POUR LA POÉSIE VISUELLE DEPUIS 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Berranger, Laurence Guellec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poètes et la publicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie : (action, directe, élémentaire, totale…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Cabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, p. 41-64, 2017, Performances poétiques, 2350183890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes collages, poèmes ready-mades : transgression et exhibition de l’espace livresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.600-620, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les revues ne sont pas des livres ». La revue comme espace de création (1960-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie : jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion p.305-334, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues du livre et de la performance dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa ; Isabelle Chol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces du livre / Spaces of the book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang p.227-242, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff ; Florence Fix, Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizon p.95-105, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage typographique et readymade livresque dans la poésie visuelle de Jean-François Bory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, p. 97-116, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture intersémiotique de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Suzanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Blaine : la poésie à outrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.279-293, 2015, 9782840666387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre, Peter Schnyder, Pascal Lécroat, Florence Fix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ciseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les impressions nouvelles, p.109-114, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux revues au carrefour des avant-gardes : OU-Cinquième saison, et L'Humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Petithory éditeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Black Apollo Press, p.26-43, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités à l'œuvre dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Matter: Modernism, the Avant-Garde and Material Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER, pp.302-318, 2013, European Avant-Garde and Modernism Studies, 9783110317374. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110317534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de communication et recherche en lettres, arts, sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la LittéraTube ? Entretien avec Gilles Bonnet, Erika Fülöp et Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91/2024, pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du calligramme au dactylopoème (Jiří Kolář, L'Enseigne de Gersaint, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les nouvelles tendances de la création calligrammatique, 72, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/sxi1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et bidouille : (mes-)usages technologiques dans les poésies expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12363-7.p.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie écrite n'a plus lieu d'être / … ça charge… » : La poésie action et Mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ce que Mai 68 a fait à la littérature, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une poésie extensive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature (8), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07040-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies en performance sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Usages, formes et enjeux de la poésie numérique, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestes en performance : de quelques manifestes de poésie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.4399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte, le son, l’action dans les “litanies du banal” d’Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry’s Forms and Transformations, 58 (3), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Non-littérature » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-3, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chemins parallèles n’excluent pas flirts, tendresses, violences et passions” : poésie sonore et musique électro-acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, David Christoffel (dir.), 329, pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et écritures du geste dans les poésies expérimentales depuis les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mjsp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour un poème-éponge , un poème-serpillère… ». Poétique des « bruits » dans la poésie sonore de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre Musique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruits, 4, http://www.lautremusique.net/lam4/deambule/pour-un-poeme-eponge-pour-un-poeme-serpilliere.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la poésie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), http://www.fabula.org/revue/document9681.php. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour sortir du livre : OU-Cinquième saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, p.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème ready-made : du paratexte au dispositif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, "Le paratexte revisité", p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème ready-made : du paratexte au dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;en face / d'événements / en face / des gens / et toujours la télévision / entre nous&amp;quot; : Le 11 Septembre 2001 vu par deux poètes contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°10 "(Non)-événement", </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trans.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; La stylistique à l'épreuve du ready-made (à propos d'un poème de Julien Blaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs du signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°27, p.80-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler l' &amp;quot;interlangue&amp;quot; de mon siècle : la poesia visiva face aux mass-medias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°2 "Littérature et image"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du live au livre, du livre au livre : le Vocaluscrit de Patrick Beurard-Valdoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée d’étude « Des livres de poésie au XXIe siècle? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Auclerc ; Luigi Magno, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervisibilité et illisibilité dans l’écriture « logosonoscopique » de Jacques Sivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations entre les arts. Interroger l'intersémioticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Adrien, Marie Bouchet et Nathalie Vincent-Arnaud, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.3821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;En 2001, à New York City&amp;quot; : le traitement de l'événement dans New York 2001 de Christophe Fiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" "En 2001, à New York City" : le traitement de l'événement dans New York 2001 de Christophe Fiat "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France. p.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ce sont les regardeurs qui font les tableaux&amp;quot; (Duchamp)... et les lecteurs le poème ? La place de l'acte interprétatif dans le poème ready-made.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte interprétatif et les œuvres littéraires, théâtrales, cinématographiques, etc ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts intermédiatiques dans la poésie ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Transferts intermédiatiques dans la poésie ready-made "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. p.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie ready-made = poésie conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées à contempler : les pratiques conceptuelles dans l'art et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes ready-mades : poèmes sans genèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale "Poésie et genèse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. p.143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XX-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Diderot - Paris VII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00961017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C204FF14"/>
+    <w:nsid w:val="368CA021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-theval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4159-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155412167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/qu-est-ce-que-la-litteratube/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penot-Lacassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/collection/262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0363" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-neo-avant-gardes.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encd.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6119&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10291-book-08533116-9782745331168.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/poesie-en-scene/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110317534" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hougue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sxi1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12363-7.p.0195" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101689" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.4399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mjsp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9681" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.382" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.3821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950767v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-theval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4159-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155412167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/qu-est-ce-que-la-litteratube/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penot-Lacassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/collection/262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0363" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-neo-avant-gardes.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encd.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6119&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10291-book-08533116-9782745331168.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/poesie-en-scene/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110317534" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hougue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sxi1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12363-7.p.0195" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101689" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.4399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mjsp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9681" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.382" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.3821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950767v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>