--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Théval </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Littérature et arts des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4159-1121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155412167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la littéraTube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers [Sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-924925-19-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabula / Les colloques. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018, Poésie &amp; performance, 978-2-35018-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan 2015, Catherine Naugrette 978-2-343-06944-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction critique des représentations du hasard à l’heure de la dataification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assécher Perec ?' : poétiques du quotidien chez Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenouillet; Maryline Heck; Alison James (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 99-117, 2024, coll. La Licorne, 978-7535-9638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’étaient des partitions très simples qui n’avaient rien à voir avec la musique&amp;quot; : statut et usage du modèle partitionnel dans la poésie de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ut musica poesis. Poésie visuelle et sonore au Moyen Âge et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macula, p. 266-289., 2024, 978-2-86589-155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.391-420, 2024, 9781032358635. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère, l'expérimental et le canon : que faire de la poésie en performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet, Adeline Lionetto, Stéphanie Loubère, Laure Michel, Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poète et le joueur de quilles Étude sur la construction de la valeur de la poésie (XIVe –XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre; PURH, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Frapper les mêmes touches de l’être &amp;quot; : Bernard Heidsieck et Jean Degottex »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle, Philippe Kaenel, Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique d'art des poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, p. 333-352., 2022, 9782380720549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Trois mots pour te dire que je suis vivant&amp;quot; : DOC(K)S, la carte postale en revue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mots et le reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédialités&amp;quot;. Table ronde avec Anne-James Chaton, Frédéric Ciriez, Jean-Charles Massera et Olivia Rosenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions Verticales, ou comment éditer et écrire debout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 363-392, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0.p.0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Poetry in France: A Neo-Avant-Garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes. Post-War Literary Experiments across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-163., 2021, 9781474486095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« LA POÉSIE EST À LA MODE » : (Insta)poésies en performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La poésie contemporaine, les médias et la culture de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rossignol mécanique. A propos des cinépoèmes de Pierre Alferi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bonhomme; Bruno Cailler; Cyril Laverger; Sandrine Montin; Christel Tallibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma : opérateur poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2021, 2343238952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre et la trace : quel statut de l’archive dans l’œuvre de Bernard Heidsieck ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Céline Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-158, 2020, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie sur YouTube, la poésie dans la vie : les vidéoperformances de Charles Pennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bonnet ; Florence Thérond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ready-mades performés de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La Poésie en trois dimensions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 253-272, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographie de l'écrit dans la poésie action de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies de l’écrit dans les performances poétiques de BernardHeidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne ; Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions nouvelles Cécile Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.117-132, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance / Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivan / Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie motléculaire de Jacques Sivan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Dante; Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84761-715-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POÈTES ET LA PUBLICITÉ POÉSIE = PUBLICITÉ : LA PUBLICITÉ COMME CONTRE-MODÈLE POUR LA POÉSIE VISUELLE DEPUIS 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Berranger, Laurence Guellec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poètes et la publicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie : (action, directe, élémentaire, totale…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Cabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, p. 41-64, 2017, Performances poétiques, 2350183890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes collages, poèmes ready-mades : transgression et exhibition de l’espace livresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.600-620, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les revues ne sont pas des livres ». La revue comme espace de création (1960-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie : jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion p.305-334, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues du livre et de la performance dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa ; Isabelle Chol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces du livre / Spaces of the book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang p.227-242, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff ; Florence Fix, Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizon p.95-105, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage typographique et readymade livresque dans la poésie visuelle de Jean-François Bory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, p. 97-116, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture intersémiotique de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Suzanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Blaine : la poésie à outrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.279-293, 2015, 9782840666387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre, Peter Schnyder, Pascal Lécroat, Florence Fix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ciseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les impressions nouvelles, p.109-114, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux revues au carrefour des avant-gardes : OU-Cinquième saison, et L'Humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Petithory éditeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Black Apollo Press, p.26-43, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités à l'œuvre dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Matter: Modernism, the Avant-Garde and Material Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER, pp.302-318, 2013, European Avant-Garde and Modernism Studies, 9783110317374. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110317534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de communication et recherche en lettres, arts, sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la LittéraTube ? Entretien avec Gilles Bonnet, Erika Fülöp et Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91/2024, pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du calligramme au dactylopoème (Jiří Kolář, L'Enseigne de Gersaint, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les nouvelles tendances de la création calligrammatique, 72, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/sxi1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et bidouille : (mes-)usages technologiques dans les poésies expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12363-7.p.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie écrite n'a plus lieu d'être / … ça charge… » : La poésie action et Mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ce que Mai 68 a fait à la littérature, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une poésie extensive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature (8), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07040-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies en performance sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Usages, formes et enjeux de la poésie numérique, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestes en performance : de quelques manifestes de poésie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.4399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte, le son, l’action dans les “litanies du banal” d’Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry’s Forms and Transformations, 58 (3), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Non-littérature » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-3, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chemins parallèles n’excluent pas flirts, tendresses, violences et passions” : poésie sonore et musique électro-acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, David Christoffel (dir.), 329, pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et écritures du geste dans les poésies expérimentales depuis les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mjsp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour un poème-éponge , un poème-serpillère… ». Poétique des « bruits » dans la poésie sonore de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre Musique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruits, 4, http://www.lautremusique.net/lam4/deambule/pour-un-poeme-eponge-pour-un-poeme-serpilliere.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la poésie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), http://www.fabula.org/revue/document9681.php. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour sortir du livre : OU-Cinquième saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, p.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème ready-made : du paratexte au dispositif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, "Le paratexte revisité", p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème ready-made : du paratexte au dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;en face / d'événements / en face / des gens / et toujours la télévision / entre nous&amp;quot; : Le 11 Septembre 2001 vu par deux poètes contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°10 "(Non)-événement", </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trans.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; La stylistique à l'épreuve du ready-made (à propos d'un poème de Julien Blaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs du signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°27, p.80-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler l' &amp;quot;interlangue&amp;quot; de mon siècle : la poesia visiva face aux mass-medias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°2 "Littérature et image"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du live au livre, du livre au livre : le Vocaluscrit de Patrick Beurard-Valdoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée d’étude « Des livres de poésie au XXIe siècle? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Auclerc ; Luigi Magno, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervisibilité et illisibilité dans l’écriture « logosonoscopique » de Jacques Sivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations entre les arts. Interroger l'intersémioticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Adrien, Marie Bouchet et Nathalie Vincent-Arnaud, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.3821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;En 2001, à New York City&amp;quot; : le traitement de l'événement dans New York 2001 de Christophe Fiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" "En 2001, à New York City" : le traitement de l'événement dans New York 2001 de Christophe Fiat "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France. p.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ce sont les regardeurs qui font les tableaux&amp;quot; (Duchamp)... et les lecteurs le poème ? La place de l'acte interprétatif dans le poème ready-made.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte interprétatif et les œuvres littéraires, théâtrales, cinématographiques, etc ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts intermédiatiques dans la poésie ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Transferts intermédiatiques dans la poésie ready-made "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. p.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie ready-made = poésie conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées à contempler : les pratiques conceptuelles dans l'art et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes ready-mades : poèmes sans genèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale "Poésie et genèse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. p.143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XX-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Diderot - Paris VII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00961017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Théval </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Littérature et arts des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4159-1121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155412167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la littéraTube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers [Sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-924925-19-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabula / Les colloques. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018, Poésie &amp; performance, 978-2-35018-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan 2015, Catherine Naugrette 978-2-343-06944-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction critique des représentations du hasard à l’heure de la dataification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.391-420, 2024, 9781032358635. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assécher Perec ?' : poétiques du quotidien chez Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenouillet; Maryline Heck; Alison James (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 99-117, 2024, coll. La Licorne, 978-7535-9638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’étaient des partitions très simples qui n’avaient rien à voir avec la musique&amp;quot; : statut et usage du modèle partitionnel dans la poésie de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ut musica poesis. Poésie visuelle et sonore au Moyen Âge et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macula, p. 266-289., 2024, 978-2-86589-155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère, l'expérimental et le canon : que faire de la poésie en performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet, Adeline Lionetto, Stéphanie Loubère, Laure Michel, Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poète et le joueur de quilles Étude sur la construction de la valeur de la poésie (XIVe –XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre; PURH, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Trois mots pour te dire que je suis vivant&amp;quot; : DOC(K)S, la carte postale en revue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mots et le reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Frapper les mêmes touches de l’être &amp;quot; : Bernard Heidsieck et Jean Degottex »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle, Philippe Kaenel, Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique d'art des poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, p. 333-352., 2022, 9782380720549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédialités&amp;quot;. Table ronde avec Anne-James Chaton, Frédéric Ciriez, Jean-Charles Massera et Olivia Rosenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions Verticales, ou comment éditer et écrire debout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 363-392, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0.p.0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Poetry in France: A Neo-Avant-Garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes. Post-War Literary Experiments across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-163., 2021, 9781474486095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« LA POÉSIE EST À LA MODE » : (Insta)poésies en performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La poésie contemporaine, les médias et la culture de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rossignol mécanique. A propos des cinépoèmes de Pierre Alferi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bonhomme; Bruno Cailler; Cyril Laverger; Sandrine Montin; Christel Tallibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma : opérateur poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2021, 2343238952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre et la trace : quel statut de l’archive dans l’œuvre de Bernard Heidsieck ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Céline Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-158, 2020, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie sur YouTube, la poésie dans la vie : les vidéoperformances de Charles Pennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bonnet ; Florence Thérond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ready-mades performés de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La Poésie en trois dimensions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 253-272, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance / Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographie de l'écrit dans la poésie action de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies de l’écrit dans les performances poétiques de BernardHeidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne ; Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions nouvelles Cécile Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.117-132, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POÈTES ET LA PUBLICITÉ POÉSIE = PUBLICITÉ : LA PUBLICITÉ COMME CONTRE-MODÈLE POUR LA POÉSIE VISUELLE DEPUIS 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Berranger, Laurence Guellec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poètes et la publicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie : (action, directe, élémentaire, totale…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Cabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, p. 41-64, 2017, Performances poétiques, 2350183890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivan / Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie motléculaire de Jacques Sivan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Dante; Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84761-715-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les revues ne sont pas des livres ». La revue comme espace de création (1960-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie : jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion p.305-334, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes collages, poèmes ready-mades : transgression et exhibition de l’espace livresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.600-620, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ciseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les impressions nouvelles, p.109-114, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues du livre et de la performance dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa ; Isabelle Chol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces du livre / Spaces of the book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang p.227-242, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture intersémiotique de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Suzanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Blaine : la poésie à outrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.279-293, 2015, 9782840666387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff ; Florence Fix, Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizon p.95-105, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage typographique et readymade livresque dans la poésie visuelle de Jean-François Bory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, p. 97-116, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre, Peter Schnyder, Pascal Lécroat, Florence Fix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux revues au carrefour des avant-gardes : OU-Cinquième saison, et L'Humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Petithory éditeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Black Apollo Press, p.26-43, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités à l'œuvre dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Matter: Modernism, the Avant-Garde and Material Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER, pp.302-318, 2013, European Avant-Garde and Modernism Studies, 9783110317374. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110317534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de communication et recherche en lettres, arts, sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la LittéraTube ? Entretien avec Gilles Bonnet, Erika Fülöp et Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91/2024, pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du calligramme au dactylopoème (Jiří Kolář, L'Enseigne de Gersaint, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les nouvelles tendances de la création calligrammatique, 72, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/sxi1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et bidouille : (mes-)usages technologiques dans les poésies expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12363-7.p.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie écrite n'a plus lieu d'être / … ça charge… » : La poésie action et Mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ce que Mai 68 a fait à la littérature, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une poésie extensive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature (8), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07040-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies en performance sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Usages, formes et enjeux de la poésie numérique, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestes en performance : de quelques manifestes de poésie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.4399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte, le son, l’action dans les “litanies du banal” d’Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry’s Forms and Transformations, 58 (3), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Non-littérature » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-3, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chemins parallèles n’excluent pas flirts, tendresses, violences et passions” : poésie sonore et musique électro-acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, David Christoffel (dir.), 329, pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et écritures du geste dans les poésies expérimentales depuis les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mjsp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour un poème-éponge , un poème-serpillère… ». Poétique des « bruits » dans la poésie sonore de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre Musique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruits, 4, http://www.lautremusique.net/lam4/deambule/pour-un-poeme-eponge-pour-un-poeme-serpilliere.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la poésie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), http://www.fabula.org/revue/document9681.php. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour sortir du livre : OU-Cinquième saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, p.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème ready-made : du paratexte au dispositif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, "Le paratexte revisité", p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème ready-made : du paratexte au dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;en face / d'événements / en face / des gens / et toujours la télévision / entre nous&amp;quot; : Le 11 Septembre 2001 vu par deux poètes contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°10 "(Non)-événement", </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trans.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; La stylistique à l'épreuve du ready-made (à propos d'un poème de Julien Blaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs du signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°27, p.80-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler l' &amp;quot;interlangue&amp;quot; de mon siècle : la poesia visiva face aux mass-medias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°2 "Littérature et image"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la performance : Arts, littératures, poésies contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Drigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la performance : Arts, littératures, poésies contemporaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Théval; Jean-François Puff; Juliette Drigny; Cécile Mahiou, Mar 2026, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du live au livre, du livre au livre : le Vocaluscrit de Patrick Beurard-Valdoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée d’étude « Des livres de poésie au XXIe siècle? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Auclerc ; Luigi Magno, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervisibilité et illisibilité dans l’écriture « logosonoscopique » de Jacques Sivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations entre les arts. Interroger l'intersémioticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Adrien, Marie Bouchet et Nathalie Vincent-Arnaud, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.3821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts intermédiatiques dans la poésie ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Transferts intermédiatiques dans la poésie ready-made "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. p.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;En 2001, à New York City&amp;quot; : le traitement de l'événement dans New York 2001 de Christophe Fiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" "En 2001, à New York City" : le traitement de l'événement dans New York 2001 de Christophe Fiat "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France. p.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ce sont les regardeurs qui font les tableaux&amp;quot; (Duchamp)... et les lecteurs le poème ? La place de l'acte interprétatif dans le poème ready-made.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte interprétatif et les œuvres littéraires, théâtrales, cinématographiques, etc ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie ready-made = poésie conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées à contempler : les pratiques conceptuelles dans l'art et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes ready-mades : poèmes sans genèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale "Poésie et genèse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. p.143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XX-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Diderot - Paris VII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00961017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="368CA021"/>
+    <w:nsid w:val="F96C057F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-theval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4159-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155412167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/qu-est-ce-que-la-litteratube/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penot-Lacassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/collection/262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0363" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-neo-avant-gardes.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encd.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6119&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10291-book-08533116-9782745331168.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/poesie-en-scene/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110317534" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hougue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sxi1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12363-7.p.0195" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101689" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.4399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mjsp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9681" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.382" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.3821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950767v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-theval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4159-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155412167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/qu-est-ce-que-la-litteratube/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penot-Lacassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/collection/262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0363" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-neo-avant-gardes.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encd.fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171226v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6119&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10291-book-08533116-9782745331168.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/poesie-en-scene/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110317534" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hougue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sxi1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12363-7.p.0195" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101689" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.4399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mjsp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9681" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.382" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.3821" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>