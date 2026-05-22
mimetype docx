--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Théval </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Littérature et arts des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4159-1121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155412167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la littéraTube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers [Sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-924925-19-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabula / Les colloques. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018, Poésie &amp; performance, 978-2-35018-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan 2015, Catherine Naugrette 978-2-343-06944-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction critique des représentations du hasard à l’heure de la dataification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.391-420, 2024, 9781032358635. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assécher Perec ?' : poétiques du quotidien chez Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenouillet; Maryline Heck; Alison James (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 99-117, 2024, coll. La Licorne, 978-7535-9638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’étaient des partitions très simples qui n’avaient rien à voir avec la musique&amp;quot; : statut et usage du modèle partitionnel dans la poésie de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ut musica poesis. Poésie visuelle et sonore au Moyen Âge et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macula, p. 266-289., 2024, 978-2-86589-155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère, l'expérimental et le canon : que faire de la poésie en performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet, Adeline Lionetto, Stéphanie Loubère, Laure Michel, Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poète et le joueur de quilles Étude sur la construction de la valeur de la poésie (XIVe –XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre; PURH, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Trois mots pour te dire que je suis vivant&amp;quot; : DOC(K)S, la carte postale en revue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mots et le reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Frapper les mêmes touches de l’être &amp;quot; : Bernard Heidsieck et Jean Degottex »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle, Philippe Kaenel, Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique d'art des poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, p. 333-352., 2022, 9782380720549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédialités&amp;quot;. Table ronde avec Anne-James Chaton, Frédéric Ciriez, Jean-Charles Massera et Olivia Rosenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions Verticales, ou comment éditer et écrire debout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 363-392, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0.p.0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Poetry in France: A Neo-Avant-Garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes. Post-War Literary Experiments across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-163., 2021, 9781474486095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« LA POÉSIE EST À LA MODE » : (Insta)poésies en performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La poésie contemporaine, les médias et la culture de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rossignol mécanique. A propos des cinépoèmes de Pierre Alferi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bonhomme; Bruno Cailler; Cyril Laverger; Sandrine Montin; Christel Tallibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma : opérateur poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2021, 2343238952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre et la trace : quel statut de l’archive dans l’œuvre de Bernard Heidsieck ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Céline Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-158, 2020, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie sur YouTube, la poésie dans la vie : les vidéoperformances de Charles Pennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bonnet ; Florence Thérond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ready-mades performés de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La Poésie en trois dimensions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 253-272, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance / Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographie de l'écrit dans la poésie action de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies de l’écrit dans les performances poétiques de BernardHeidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne ; Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions nouvelles Cécile Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.117-132, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POÈTES ET LA PUBLICITÉ POÉSIE = PUBLICITÉ : LA PUBLICITÉ COMME CONTRE-MODÈLE POUR LA POÉSIE VISUELLE DEPUIS 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Berranger, Laurence Guellec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poètes et la publicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie : (action, directe, élémentaire, totale…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Cabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, p. 41-64, 2017, Performances poétiques, 2350183890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivan / Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie motléculaire de Jacques Sivan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Dante; Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84761-715-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les revues ne sont pas des livres ». La revue comme espace de création (1960-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie : jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion p.305-334, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes collages, poèmes ready-mades : transgression et exhibition de l’espace livresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.600-620, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ciseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les impressions nouvelles, p.109-114, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues du livre et de la performance dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa ; Isabelle Chol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces du livre / Spaces of the book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang p.227-242, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture intersémiotique de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Suzanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Blaine : la poésie à outrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.279-293, 2015, 9782840666387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff ; Florence Fix, Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizon p.95-105, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage typographique et readymade livresque dans la poésie visuelle de Jean-François Bory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, p. 97-116, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre, Peter Schnyder, Pascal Lécroat, Florence Fix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux revues au carrefour des avant-gardes : OU-Cinquième saison, et L'Humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Petithory éditeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Black Apollo Press, p.26-43, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités à l'œuvre dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Matter: Modernism, the Avant-Garde and Material Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER, pp.302-318, 2013, European Avant-Garde and Modernism Studies, 9783110317374. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110317534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de communication et recherche en lettres, arts, sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la LittéraTube ? Entretien avec Gilles Bonnet, Erika Fülöp et Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91/2024, pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du calligramme au dactylopoème (Jiří Kolář, L'Enseigne de Gersaint, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les nouvelles tendances de la création calligrammatique, 72, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/sxi1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et bidouille : (mes-)usages technologiques dans les poésies expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12363-7.p.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie écrite n'a plus lieu d'être / … ça charge… » : La poésie action et Mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ce que Mai 68 a fait à la littérature, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une poésie extensive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature (8), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07040-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies en performance sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Usages, formes et enjeux de la poésie numérique, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestes en performance : de quelques manifestes de poésie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.4399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte, le son, l’action dans les “litanies du banal” d’Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry’s Forms and Transformations, 58 (3), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Non-littérature » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-3, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chemins parallèles n’excluent pas flirts, tendresses, violences et passions” : poésie sonore et musique électro-acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, David Christoffel (dir.), 329, pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et écritures du geste dans les poésies expérimentales depuis les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mjsp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour un poème-éponge , un poème-serpillère… ». Poétique des « bruits » dans la poésie sonore de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre Musique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruits, 4, http://www.lautremusique.net/lam4/deambule/pour-un-poeme-eponge-pour-un-poeme-serpilliere.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la poésie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), http://www.fabula.org/revue/document9681.php. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour sortir du livre : OU-Cinquième saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, p.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème ready-made : du paratexte au dispositif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, "Le paratexte revisité", p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème ready-made : du paratexte au dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;en face / d'événements / en face / des gens / et toujours la télévision / entre nous&amp;quot; : Le 11 Septembre 2001 vu par deux poètes contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°10 "(Non)-événement", </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trans.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; La stylistique à l'épreuve du ready-made (à propos d'un poème de Julien Blaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs du signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°27, p.80-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler l' &amp;quot;interlangue&amp;quot; de mon siècle : la poesia visiva face aux mass-medias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°2 "Littérature et image"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la performance : Arts, littératures, poésies contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Drigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la performance : Arts, littératures, poésies contemporaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Théval; Jean-François Puff; Juliette Drigny; Cécile Mahiou, Mar 2026, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du live au livre, du livre au livre : le Vocaluscrit de Patrick Beurard-Valdoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée d’étude « Des livres de poésie au XXIe siècle? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Auclerc ; Luigi Magno, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervisibilité et illisibilité dans l’écriture « logosonoscopique » de Jacques Sivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations entre les arts. Interroger l'intersémioticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Adrien, Marie Bouchet et Nathalie Vincent-Arnaud, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.3821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts intermédiatiques dans la poésie ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Transferts intermédiatiques dans la poésie ready-made "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. p.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;En 2001, à New York City&amp;quot; : le traitement de l'événement dans New York 2001 de Christophe Fiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" "En 2001, à New York City" : le traitement de l'événement dans New York 2001 de Christophe Fiat "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France. p.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ce sont les regardeurs qui font les tableaux&amp;quot; (Duchamp)... et les lecteurs le poème ? La place de l'acte interprétatif dans le poème ready-made.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte interprétatif et les œuvres littéraires, théâtrales, cinématographiques, etc ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie ready-made = poésie conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées à contempler : les pratiques conceptuelles dans l'art et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes ready-mades : poèmes sans genèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale "Poésie et genèse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. p.143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XX-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Diderot - Paris VII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00961017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Théval </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Littérature et arts des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4159-1121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155412167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la littéraTube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers [Sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-924925-19-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabula / Les colloques. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Typographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 256 p., 2020, 978-2-86742-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018, Poésie &amp; performance, 978-2-35018-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penot-Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions nouvelles Cécile Defaut, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre / Poésie : une histoire en pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesiewicz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2016, 978-2-86742-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan 2015, Catherine Naugrette 978-2-343-06944-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la performance, archives en performance : une expérience d’éditorialisation performée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Murat; Abigail Lang; Céline Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de poésie 2 : dans la bibliothèque des voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-37896-399-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction critique des représentations du hasard à l’heure de la dataification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’étaient des partitions très simples qui n’avaient rien à voir avec la musique&amp;quot; : statut et usage du modèle partitionnel dans la poésie de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ut musica poesis. Poésie visuelle et sonore au Moyen Âge et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macula, p. 266-289., 2024, 978-2-86589-155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assécher Perec ?' : poétiques du quotidien chez Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenouillet; Maryline Heck; Alison James (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 99-117, 2024, coll. La Licorne, 978-7535-9638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.391-420, 2024, 9781032358635. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère, l'expérimental et le canon : que faire de la poésie en performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet, Adeline Lionetto, Stéphanie Loubère, Laure Michel, Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poète et le joueur de quilles Étude sur la construction de la valeur de la poésie (XIVe –XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre; PURH, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Frapper les mêmes touches de l’être &amp;quot; : Bernard Heidsieck et Jean Degottex »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle, Philippe Kaenel, Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique d'art des poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, p. 333-352., 2022, 9782380720549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Trois mots pour te dire que je suis vivant&amp;quot; : DOC(K)S, la carte postale en revue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mots et le reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédialités&amp;quot;. Table ronde avec Anne-James Chaton, Frédéric Ciriez, Jean-Charles Massera et Olivia Rosenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions Verticales, ou comment éditer et écrire debout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 363-392, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0.p.0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Poetry in France: A Neo-Avant-Garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes. Post-War Literary Experiments across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-163., 2021, 9781474486095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« LA POÉSIE EST À LA MODE » : (Insta)poésies en performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La poésie contemporaine, les médias et la culture de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rossignol mécanique. A propos des cinépoèmes de Pierre Alferi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bonhomme; Bruno Cailler; Cyril Laverger; Sandrine Montin; Christel Tallibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma : opérateur poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2021, 2343238952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre et la trace : quel statut de l’archive dans l’œuvre de Bernard Heidsieck ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Céline Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-158, 2020, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie sur YouTube, la poésie dans la vie : les vidéoperformances de Charles Pennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bonnet ; Florence Thérond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, Fabula / Les colloques, La littératube: une nouvelle écriture ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ready-mades performés de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail. La Poésie en trois dimensions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 253-272, 2019, 978-2-37896-053-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographie de l'écrit dans la poésie action de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance / Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Théval; Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, 2018, 2350183920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivan / Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie motléculaire de Jacques Sivan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Dante; Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84761-715-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POÈTES ET LA PUBLICITÉ POÉSIE = PUBLICITÉ : LA PUBLICITÉ COMME CONTRE-MODÈLE POUR LA POÉSIE VISUELLE DEPUIS 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Berranger, Laurence Guellec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Poètes et la publicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie : (action, directe, élémentaire, totale…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Cabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, p. 41-64, 2017, Performances poétiques, 2350183890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes collages, poèmes ready-mades : transgression et exhibition de l’espace livresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.600-620, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les revues ne sont pas des livres ». La revue comme espace de création (1960-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Mathios; Isabelle Chol; Serge Linarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de poésie : jeux d'espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion p.305-334, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues du livre et de la performance dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa ; Isabelle Chol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces du livre / Spaces of the book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang p.227-242, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Denker-Bercoff ; Florence Fix, Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizon p.95-105, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage typographique et readymade livresque dans la poésie visuelle de Jean-François Bory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, p. 97-116, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture intersémiotique de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Suzanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Blaine : la poésie à outrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.279-293, 2015, 9782840666387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit en performance : le devenir des supports d’écriture dans la poésie action et les lectures performées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre, Peter Schnyder, Pascal Lécroat, Florence Fix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 979-10-309-0012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ciseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen, Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les impressions nouvelles, p.109-114, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux revues au carrefour des avant-gardes : OU-Cinquième saison, et L'Humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Khalfa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Petithory éditeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Black Apollo Press, p.26-43, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matérialités à l'œuvre dans la poésie élémentaire de Julien Blaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Matter: Modernism, the Avant-Garde and Material Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER, pp.302-318, 2013, European Avant-Garde and Modernism Studies, 9783110317374. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110317534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de communication et recherche en lettres, arts, sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la LittéraTube ? Entretien avec Gilles Bonnet, Erika Fülöp et Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91/2024, pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poème de performance ? Le Vocaluscrit de Patrick Beurard-Valdoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la poésie action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022-2, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.12816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du calligramme au dactylopoème (Jiří Kolář, L'Enseigne de Gersaint, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les nouvelles tendances de la création calligrammatique, 72, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/sxi1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et bidouille : (mes-)usages technologiques dans les poésies expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12363-7.p.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie écrite n'a plus lieu d'être / … ça charge… » : La poésie action et Mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ce que Mai 68 a fait à la littérature, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une poésie extensive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature (8), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07040-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies en performance sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Usages, formes et enjeux de la poésie numérique, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestes en performance : de quelques manifestes de poésie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.4399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte, le son, l’action dans les “litanies du banal” d’Anne-James Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry’s Forms and Transformations, 58 (3), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chemins parallèles n’excluent pas flirts, tendresses, violences et passions” : poésie sonore et musique électro-acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Royère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, David Christoffel (dir.), 329, pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Non-littérature » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-3, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et écritures du geste dans les poésies expérimentales depuis les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mjsp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour un poème-éponge , un poème-serpillère… ». Poétique des « bruits » dans la poésie sonore de Bernard Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre Musique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruits, 4, http://www.lautremusique.net/lam4/deambule/pour-un-poeme-eponge-pour-un-poeme-serpilliere.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la poésie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), http://www.fabula.org/revue/document9681.php. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour sortir du livre : OU-Cinquième saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, p.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème ready-made : du paratexte au dispositif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, "Le paratexte revisité", p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème ready-made : du paratexte au dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;en face / d'événements / en face / des gens / et toujours la télévision / entre nous&amp;quot; : Le 11 Septembre 2001 vu par deux poètes contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°10 "(Non)-événement", </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trans.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; La stylistique à l'épreuve du ready-made (à propos d'un poème de Julien Blaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs du signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°27, p.80-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler l' &amp;quot;interlangue&amp;quot; de mon siècle : la poesia visiva face aux mass-medias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°2 "Littérature et image"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gestes d’écriture en performance : taper / 3 claviardages. Cécile Mainard/i, Corinne Lovera Vitali, Annliz Morazzani »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Supports, gestes, écritures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erika Fülöp; Marine Le Bail, Apr 2026, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doc(ks)umenter la performance (1976-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer en revue. Expérimentations esthétiques et éditoriales dans les revues de poésie francophone, 1970- 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Katikakis; Stéphane Cunescu, Mar 2026, Liège (B), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ou c''tait juste une histoire so/nore&amp;quot; : écrire la parole performée (BarDem : Vincent Barras et Jacques Demierre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Panoramage : Autour des pratiques poétiques contemporaines suisses de langue française"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Frisson, Mar 2025, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Résurgences du dictaphone. Poésie, performance et enregistrement chez Sandra Moussempès et Charles Pennequin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Matérialités poétiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Michel; Benoît Auclerc, Nov 2025, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « poésie sauvage » sur Instagram ? La littérature sauvage, des écritures de rue à l’espace numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La poésie dans la rue », séminaire de l'Observatoire des Littératures Sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Saint-Amand, Oct 2025, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature générative comme performance : oralité et performographie balpiennes (sur &amp;quot;Trois mythologies et un poète aveugle&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Jean-Pierre Balpe, (méta-)auteur : l’écriture infinie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erika Fülöp; Alexandra Saemmer, Jun 2025, Paris Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances biblioclastes : encorporer la poésie / incorporer le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Biblioclasmes : destructions / créations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marine Le Bail; Benoît Tane, Oct 2024, Toulouse (Université Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poésie sauvage sur Instagram ? des écritures de rues à l’espace numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Poésie &amp; Instagram : poétique et politique d’un espace de création numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camille Bloomfield; Caroline Giraud; Liza Hammar; Marc Jahjah, May 2024, Paris Diderot (Paris 7) / Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performeurs ou Youtubeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études “Ecritures numériques : la parole au corps”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marine Riguet, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditer la poésie en action : les éditions NèPe (1972-2005) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Editer la poésie (XIX-XXIe siècle) : Histoire, acteurs, modes de création et de circulation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Linarès; Isabelle Diu, May 2022, Paris Sorbonne nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecritures en performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Gestes d’écriture dans les pratiques artistiques contemporaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sally Bonn, Oct 2021, Amiens ( Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du live au livre, du livre au livre : le Vocaluscrit de Patrick Beurard-Valdoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La journée d’étude « Des livres de poésie au XXIe siècle? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Auclerc ; Luigi Magno, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervisibilité et illisibilité dans l’écriture « logosonoscopique » de Jacques Sivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations entre les arts. Interroger l'intersémioticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Adrien, Marie Bouchet et Nathalie Vincent-Arnaud, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.3821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;En 2001, à New York City&amp;quot; : le traitement de l'événement dans New York 2001 de Christophe Fiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" "En 2001, à New York City" : le traitement de l'événement dans New York 2001 de Christophe Fiat "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France. p.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Ce sont les regardeurs qui font les tableaux&amp;quot; (Duchamp)... et les lecteurs le poème ? La place de l'acte interprétatif dans le poème ready-made.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte interprétatif et les œuvres littéraires, théâtrales, cinématographiques, etc ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts intermédiatiques dans la poésie ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Transferts intermédiatiques dans la poésie ready-made "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. p.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie ready-made = poésie conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées à contempler : les pratiques conceptuelles dans l'art et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes ready-mades : poèmes sans genèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale "Poésie et genèse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" De la poésie faite avec des moyens plastiques : le collage visuel d'Apollinaire à la poesia visiva "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. p.143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la performance : Arts, littératures, poésies contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Drigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies ready-made, XX-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Diderot - Paris VII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00961017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F96C057F"/>
+    <w:nsid w:val="8123DD7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-theval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4159-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155412167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/qu-est-ce-que-la-litteratube/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penot-Lacassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/collection/262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0363" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-neo-avant-gardes.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encd.fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171226v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6119&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10291-book-08533116-9782745331168.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/poesie-en-scene/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110317534" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hougue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sxi1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12363-7.p.0195" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101689" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.4399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mjsp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9681" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.382" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.3821" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-theval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4159-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155412167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/qu-est-ce-que-la-litteratube/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesiewicz Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penot-Lacassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12896&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/collection/262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-neo-avant-gardes.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6991" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6119&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10291-book-08533116-9782745331168.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/poesie-en-scene/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110317534" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hougue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12816" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sxi1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12363-7.p.0195" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.4399" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02149707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3900" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mjsp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9681" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.382" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.3821" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950767v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>