--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -234,321 +234,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380787v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalizing collective action for crop diversity in-situ management: insights from a decentralized collective design approach</w:t>
+                <w:t xml:space="preserve">Spatially explicit modelling of the natural regulation of green aphids on a andscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa T Berthet</w:t>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermance Louis</w:t>
+                <w:t xml:space="preserve">Therond Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roma Hooge</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vialatte Aude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-024-10630-y⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art06-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333556v1</w:t>
+                <w:t xml:space="preserve">hal-04564612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit modelling of the natural regulation of green aphids on a andscape scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operationalizing collective action for crop diversity in-situ management: insights from a decentralized collective design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa T Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermance Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+                <w:t xml:space="preserve">Roma Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therond Olivier</w:t>
+                <w:t xml:space="preserve">Sara Bosshardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vialatte Aude</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lise Malicet-Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89, pp.67-76. </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.485-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art06-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10630-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564612v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially-explicit modelling of green peach aphid control at the landscape level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therond Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vialatte Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 89, pp.68-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -710,455 +710,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference of natural selection from spatiotemporal phenotypic data</w:t>
+                <w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier David</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elsa E. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bosshardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Malicet-Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2019.11.007⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641603v1</w:t>
+                <w:t xml:space="preserve">hal-02445107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian inference of natural selection from spatiotemporal phenotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Turbet Delof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2019.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936827v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa E. Berthet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+                <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445107v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity and Stability of Performance of Wheat Population Varieties Developed by Participatory Breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic Evaluation of Bread Wheat Varieties from Participatory Breeding: A Combination of Performance and Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouvier D’yvoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,90 +1516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of experimental design on decentralized, on-farm evaluation of populations: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1665,51 +1665,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de stratégies de gestion du paysage favorisant la régulation des ravageurs et limitant la propagation de la jaunisse de la betterave à l’aide d’un modèle spatialement explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1760,51 +1760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling tool to explore landscape management strategies to promote pest control and limit beet yellows disease spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1868,90 +1868,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche participative et décentralisée à la ferme : dispositifs et analyses dans un projet sur le blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Turbet-Delof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’unité Maiage (INRAE Jouy-en-Josas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité Maiage (INRAE Jouy-en-Josas), Nov 2020, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1976,51 +1976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2133,51 +2133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling pest control and vector-borne disease spread to explore landscape and agricultural management strategies: the SimBAL agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,51 +2283,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion participative de la diversité cultivée et création de mélanges diversifiés de blé tendre à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des populations [q-bio.PE]. Université Paris Saclay (COmUE), 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SACLS525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2399,51 +2399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection participative et expérimentation à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2630,51 +2630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380787v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet Delof" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Dawson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therond Olivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialatte Aude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art06-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darkawi Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00640-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.11.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Nuijten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Costanzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bocci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12030784" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier D&#8217;yvoire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2447-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riviere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet-Delof" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325705v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02301993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS525" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380787v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet Delof" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Dawson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therond Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialatte Aude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art06-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darkawi Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00640-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.11.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Nuijten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Costanzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bocci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12030784" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier D&#8217;yvoire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2447-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riviere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet-Delof" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325705v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02301993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS525" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>