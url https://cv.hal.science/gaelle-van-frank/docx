--- v1 (2026-04-14)
+++ v2 (2026-05-04)
@@ -844,291 +844,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference of natural selection from spatiotemporal phenotypic data</w:t>
+                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier David</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2019.11.007⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641603v1</w:t>
+                <w:t xml:space="preserve">hal-02936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian inference of natural selection from spatiotemporal phenotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Turbet Delof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 185, </w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.100-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2019.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936827v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity and Stability of Performance of Wheat Population Varieties Developed by Participatory Breeding</w:t>
               </w:r>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1907,51 +1907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Turbet-Delof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’unité Maiage (INRAE Jouy-en-Josas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité Maiage (INRAE Jouy-en-Josas), Nov 2020, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1976,51 +1976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,51 +2630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380787v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet Delof" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Dawson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therond Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialatte Aude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art06-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darkawi Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00640-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.11.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Nuijten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Costanzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bocci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12030784" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier D&#8217;yvoire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2447-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riviere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet-Delof" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325705v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02301993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS525" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380787v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet Delof" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Dawson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therond Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialatte Aude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art06-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darkawi Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00640-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.11.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Nuijten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Costanzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bocci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12030784" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier D&#8217;yvoire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2447-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riviere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet-Delof" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325705v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02301993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS525" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>