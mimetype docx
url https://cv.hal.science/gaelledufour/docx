--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone pollution during the COVID-19 lockdown in the spring of 2020 over Europe, analysed from satellite observations, in situ measurements, and models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Understanding the Simulated Ammonia Increasing Trend from 2008 to 2015 over Europe with CHIMERE and Comparison with IASI Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">Martin Van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.4471-4489. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-4471-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos13071101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03726912v1</w:t>
+                <w:t xml:space="preserve">hal-03737827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Simulated Ammonia Increasing Trend from 2008 to 2015 over Europe with CHIMERE and Comparison with IASI Observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+                <w:t xml:space="preserve">Ozone pollution during the COVID-19 lockdown in the spring of 2020 over Europe, analysed from satellite observations, in situ measurements, and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Van Damme</w:t>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (7), pp.1101. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.4471-4489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13071101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-4471-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737827v1</w:t>
+                <w:t xml:space="preserve">insu-03726912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24 h Evolution of an Exceptional HONO Plume Emitted by the Record-Breaking 2019/2020 Australian Wildfire Tracked from Space</w:t>
               </w:r>
@@ -2244,295 +2244,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02563240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional pathways of dust over the Sahara during summer 2011 as revealed by new Infrared Atmospheric Sounding Interferometer observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air Quality Degradation by Mineral Dust over Beijing, Chengdu and Shanghai Chinese Megacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreas Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.3814⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902923v1</w:t>
+                <w:t xml:space="preserve">hal-03003142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Quality Degradation by Mineral Dust over Beijing, Chengdu and Shanghai Chinese Megacities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three‐dimensional pathways of dust over the Sahara during summer 2011 as revealed by new Infrared Atmospheric Sounding Interferometer observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Peter Knippertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Andreas Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (731), pp.2731-2755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11070708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.3814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003142v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric ozone retrieval from thermal infrared nadir satellite measurements: Towards more adaptability of the constraint using a self-adapting regularization</w:t>
               </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ridolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 238, pp.106577. </w:t>
@@ -2786,77 +2786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unintended consequence of SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; regulations over China: increase of ammonia levels and impact on PM&amp;lt;sub&amp;gt;2,5&amp;lt;/sub&amp;gt; concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lachatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (22), pp.16439-16459. </w:t>
@@ -3322,103 +3322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of multispectral synergism for observing ozone pollution by combining IASI-NG and UVNS measurements from the EPS-SG satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (4), pp.1281-1298. </w:t>
@@ -3482,51 +3482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Hjorth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,51 +3590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'observation satellitaire à l'analyse et à la prévision de la qualité de l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3884,77 +3884,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (14), pp.7099-7127. </w:t>
@@ -4668,295 +4668,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global upper-tropospheric formaldehyde: seasonal cycles observed by the ACE-FTS satellite instrument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Dufour</w:t>
+                <w:t xml:space="preserve">Evaluating the potential of IASI ozone observations to constrain simulated surface ozone concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Szopa</w:t>
+                <w:t xml:space="preserve">Lynda Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barkley</w:t>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Perrin</w:t>
+                <w:t xml:space="preserve">Corneli Keim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (12), pp.3893-3910. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ACP-9-3893-2009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 9 (21), pp.8479-8491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-8479-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049241v1</w:t>
+                <w:t xml:space="preserve">hal-00430802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the potential of IASI ozone observations to constrain simulated surface ozone concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Global upper-tropospheric formaldehyde: seasonal cycles observed by the ACE-FTS satellite instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Hamaoui</w:t>
+                <w:t xml:space="preserve">M. Barkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+                <w:t xml:space="preserve">C. Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneli Keim</w:t>
+                <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (21), pp.8479-8491. </w:t>
+              <w:t xml:space="preserve">, 2009, 9 (12), pp.3893-3910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-9-8479-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ACP-9-3893-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430802v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of biogenic emissions on upper-tropospheric methanol as revealed from space</w:t>
               </w:r>
@@ -5900,277 +5900,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison between the three French IASI ozone products (IASI-FORLI, IASI-KOPRA and IASI-SOFRID)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French ARGONAUT project: Inferring pollutants (NOx, CO, NMVOCs) and CO2 emissions at high resolution over France using Sentinel-5P and the CIF-CHIMERE inversion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Sentinel-5P Mission: 5-years anniversary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Taormina (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03953199v1</w:t>
+                <w:t xml:space="preserve">hal-04967986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ARGONAUT project: Inferring pollutants (NOx, CO, NMVOCs) and CO2 emissions at high resolution over France using Sentinel-5P and the CIF-CHIMERE inversion system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison between the three French IASI ozone products (IASI-FORLI, IASI-KOPRA and IASI-SOFRID)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sentinel-5P Mission: 5-years anniversary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Taormina (Italie), Italy</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967986v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03953199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National scale inversion of NOx emissions in France constrained by TROPOMI NO2 tropospheric columns</w:t>
               </w:r>
@@ -7053,64 +7053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional pathways of Saharan dust influenced by African easterly waves and cold air intrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,77 +7165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected effect of SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission reductions over China:strong and rapid increase of atmospheric ammonia levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lachatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7454,51 +7454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7553,51 +7553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major Saharan dust outbreak in June 2011 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7678,51 +7678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major Saharan dust outbreak in June 2011 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7816,51 +7816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8092,51 +8092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
@@ -8204,51 +8204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weissenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8862,51 +8862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8961,51 +8961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric ozone from IASI: comparison of different inversion algorithms and validation with ozone sondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Griesfeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corneli Keim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9679,51 +9679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6047-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926321v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Keppens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oindrila Nath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christopher Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6893-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914650v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-5049-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Plauchu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8139-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Okamoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7399-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Savas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14010154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419789v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Putero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cristofanelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beachley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15693-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4471-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems&#8208;cheiney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saunois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092206" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-2939-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003126v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Roland Jensen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Roveri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1861-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13481-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070708" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02317219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarasick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian E. Galbally" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-6701-2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takigawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9499-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooper" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.291" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1281-2017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3905-2017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui-Laguel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022406" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eremenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellitto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD021340" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPT978NK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10589-2014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orphal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Flaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6345-2010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szopa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-9-3893-2009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneli Keim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-8479-2009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328210v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Boone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Rinsland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-6119-2007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P. Rinsland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Boone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Bernath" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chiou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002795" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AF62A16AAF40CE5143D8F41AF4F05E1672CA6C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete F. Bernath" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mahieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Zander" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027128" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimal Abeed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20582" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems&#8208;cheiney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16698" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03953199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967986v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Potier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968173v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02264990v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01313153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658722v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120580v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690122v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Griesfeller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6047-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926321v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Keppens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oindrila Nath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christopher Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6893-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914650v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-5049-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Plauchu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8139-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Okamoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7399-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Savas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14010154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419789v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Putero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cristofanelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beachley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15693-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4471-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems&#8208;cheiney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saunois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092206" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-2939-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003126v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Roland Jensen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Roveri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1861-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13481-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070708" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02317219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarasick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian E. Galbally" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-6701-2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takigawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9499-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooper" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.291" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1281-2017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3905-2017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui-Laguel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022406" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eremenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellitto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD021340" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPT978NK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10589-2014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orphal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Flaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6345-2010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneli Keim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-8479-2009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szopa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-9-3893-2009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328210v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Boone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Rinsland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-6119-2007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P. Rinsland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Boone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Bernath" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chiou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002795" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AF62A16AAF40CE5143D8F41AF4F05E1672CA6C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete F. Bernath" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mahieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Zander" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027128" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimal Abeed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20582" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems&#8208;cheiney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16698" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967986v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03953199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Potier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968173v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02264990v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01313153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658722v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120580v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690122v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Griesfeller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>