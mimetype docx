--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,511 +100,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ability to quantify the decrease in NO x anthropogenic emissions in 2019 compared to 2005 using OMI and TROPOMI satellite observations</w:t>
+                <w:t xml:space="preserve">Performance assessment of the IASI-O3 KOPRA product for observing midlatitude tropospheric ozone evolution for 15 years: validation with ozone sondes and consistency of the three IASI instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Broquet</w:t>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Potier</w:t>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berchet</w:t>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pison</w:t>
+                <w:t xml:space="preserve">Michael Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (12), pp.6047-6068. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (19), pp.5049-5070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-6047-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-5049-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121296v1</w:t>
+                <w:t xml:space="preserve">hal-04914650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation of sixteen tropospheric ozone satellite data records</w:t>
+                <w:t xml:space="preserve">Assessing the ability to quantify the decrease in NO x anthropogenic emissions in 2019 compared to 2005 using OMI and TROPOMI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arno Keppens</w:t>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daan Hubert</w:t>
+                <w:t xml:space="preserve">Grégoire Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Granville</w:t>
+                <w:t xml:space="preserve">Elise Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oindrila Nath</w:t>
+                <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christopher Lambert</w:t>
+                <w:t xml:space="preserve">Isabelle Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (22), pp.6893-6916. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (12), pp.6047-6068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-18-6893-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-6047-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926321v2</w:t>
+                <w:t xml:space="preserve">hal-05121296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of the IASI-O3 KOPRA product for observing midlatitude tropospheric ozone evolution for 15 years: validation with ozone sondes and consistency of the three IASI instruments</w:t>
+                <w:t xml:space="preserve">Harmonisation of sixteen tropospheric ozone satellite data records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+                <w:t xml:space="preserve">Arno Keppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+                <w:t xml:space="preserve">Daan Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">José Granville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Oindrila Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gill</w:t>
+                <w:t xml:space="preserve">Jean-Christopher Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18 (19), pp.5049-5070. </w:t>
+              <w:t xml:space="preserve">, 2025, 18 (22), pp.6893-6916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-18-5049-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-6893-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914650v2</w:t>
+                <w:t xml:space="preserve">hal-04926321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOx emissions in France in 2019u20132021 as estimated by the high-spatial-resolution assimilation of TROPOMI NO2 observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Plauchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (14), pp.8139-8163. </w:t>
@@ -636,498 +636,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different sources of precursors on an ozone pollution outbreak over Europe analysed with IASI+GOME2 multispectral satellite observations and model simulations</w:t>
+                <w:t xml:space="preserve">Fingerprints of the COVID-19 economic downturn and recovery on ozone anomalies at high-elevation sites in North America and western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachiko Okamoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Davide Putero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Paolo Cristofanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Lan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beachley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (13), pp.7399-7423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-7399-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (24), pp.15693-15709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-15693-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255521v1</w:t>
+                <w:t xml:space="preserve">hal-04419789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic NOx Emission Estimations over East China for 2015 and 2019 Using OMI Satellite Observations and the New Inverse Modeling System CIF-CHIMERE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of different sources of precursors on an ozone pollution outbreak over Europe analysed with IASI+GOME2 multispectral satellite observations and model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachiko Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14010154⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (13), pp.7399-7423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-7399-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935982v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprints of the COVID-19 economic downturn and recovery on ozone anomalies at high-elevation sites in North America and western Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropogenic NOx Emission Estimations over East China for 2015 and 2019 Using OMI Satellite Observations and the New Inverse Modeling System CIF-CHIMERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Cristofanelli</w:t>
+                <w:t xml:space="preserve">Dilek Savas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Lan Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beachley</w:t>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (24), pp.15693-15709. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-15693-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos14010154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419789v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Simulated Ammonia Increasing Trend from 2008 to 2015 over Europe with CHIMERE and Comparison with IASI Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1178,90 +1178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone pollution during the COVID-19 lockdown in the spring of 2020 over Europe, analysed from satellite observations, in situ measurements, and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1312,103 +1312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24 h Evolution of an Exceptional HONO Plume Emitted by the Record-Breaking 2019/2020 Australian Wildfire Tracked from Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (9), pp.1485. </w:t>
@@ -1459,90 +1459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Distribution of Biomass Burning Aerosols from Australian Wildfires Observed by TROPOMI Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Derognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (11), pp.2582. </w:t>
@@ -1574,1034 +1574,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03688225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the anthropogenic and biogenic NO x emissions over 2008‐2017: assessment of the trends in the 30 most populated urban areas in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Potier</w:t>
+                <w:t xml:space="preserve">Variational regional inverse modeling of reactive species emissions with PYVAR-CHIMERE-v2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL092206⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.2939 - 2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-2939-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228360v1</w:t>
+                <w:t xml:space="preserve">hal-03238339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent ozone trends in the Chinese free troposphere: role of the local emission reductions and meteorology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Cohen</w:t>
+                <w:t xml:space="preserve">Analysis of the anthropogenic and biogenic NO x emissions over 2008‐2017: assessment of the trends in the 30 most populated urban areas in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fortems‐cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-16001-2021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL092206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411446v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational regional inverse modeling of reactive species emissions with PYVAR-CHIMERE-v2019</w:t>
+                <w:t xml:space="preserve">Recent ozone trends in the Chinese free troposphere: role of the local emission reductions and meteorology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pison</w:t>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hauglustaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Broquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Berchet</w:t>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (5), pp.2939 - 2957. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (20), pp.16001 - 16025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-2939-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-16001-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238339v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the influence of tropospheric subsidence on spring and summer surface ozone concentrations at the JRC Ispra station in northern Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three‐dimensional pathways of dust over the Sahara during summer 2011 as revealed by new Infrared Atmospheric Sounding Interferometer observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Roland Jensen</w:t>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Roveri</w:t>
+                <w:t xml:space="preserve">Peter Knippertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Hjorth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+                <w:t xml:space="preserve">Andreas Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (4), pp.1861 - 1885. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (731), pp.2731-2755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-1861-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.3814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003126v2</w:t>
+                <w:t xml:space="preserve">hal-02902923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do alternative inventories converge on the spatiotemporal representation of spring ammonia emissions in France?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air Quality Degradation by Mineral Dust over Beijing, Chengdu and Shanghai Chinese Megacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Dufour</w:t>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dufossé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-13481-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02563240v1</w:t>
+                <w:t xml:space="preserve">hal-03003142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Quality Degradation by Mineral Dust over Beijing, Chengdu and Shanghai Chinese Megacities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the influence of tropospheric subsidence on spring and summer surface ozone concentrations at the JRC Ispra station in northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Roland Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Mauro Roveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Jens Hjorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.1861 - 1885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11070708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-1861-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003142v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional pathways of dust over the Sahara during summer 2011 as revealed by new Infrared Atmospheric Sounding Interferometer observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Do alternative inventories converge on the spatiotemporal representation of spring ammonia emissions in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Gaelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Knippertz</w:t>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Fink</w:t>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146 (731), pp.2731-2755. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.13481-13495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.3814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-13481-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902923v1</w:t>
+                <w:t xml:space="preserve">insu-02563240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric ozone retrieval from thermal infrared nadir satellite measurements: Towards more adaptability of the constraint using a self-adapting regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sgheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ridolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen R. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin G. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), art. 39 (72 p.). </w:t>
@@ -2786,103 +2786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unintended consequence of SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; regulations over China: increase of ammonia levels and impact on PM&amp;lt;sub&amp;gt;2,5&amp;lt;/sub&amp;gt; concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lachatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (10), pp.6701-6716. </w:t>
@@ -2914,913 +2914,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02136178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transboundary ozone pollution across East Asia: daily evolution and photochemical production analysed by IASI + GOME2 multispectral satellite observations and models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Present-day distribution and trends of tropospheric ozone relevant to climate and global atmospheric chemistry model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yugo Kanaya</w:t>
+                <w:t xml:space="preserve">Audrey Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Takigawa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+                <w:t xml:space="preserve">R. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-9499-2018⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.art: 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365312v1</w:t>
+                <w:t xml:space="preserve">insu-01799693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Transboundary ozone pollution across East Asia: daily evolution and photochemical production analysed by IASI + GOME2 multispectral satellite observations and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yugo Kanaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Takigawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (22), pp.16439-16459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9499-9525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9499-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364072v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Present-day distribution and trends of tropospheric ozone relevant to climate and global atmospheric chemistry model evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+                <w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.art: 39. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (22), pp.16439-16459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01799693v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of multispectral synergism for observing ozone pollution by combining IASI-NG and UVNS measurements from the EPS-SG satellite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adriana Coman</w:t>
+                <w:t xml:space="preserve">An investigation on the origin of regional springtime ozone episodes in the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hjorth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-10-1281-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.3905-3928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-3905-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278607v1</w:t>
+                <w:t xml:space="preserve">hal-04276840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation on the origin of regional springtime ozone episodes in the western Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+                <w:t xml:space="preserve">Apport de l'observation satellitaire à l'analyse et à la prévision de la qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-3905-2017⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276840v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01762711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'observation satellitaire à l'analyse et à la prévision de la qualité de l'air</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Potential of multispectral synergism for observing ozone pollution by combining IASI-NG and UVNS measurements from the EPS-SG satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.34-45. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.1281-1298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/62165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-1281-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01762711v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unaccounted variability in NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; agricultural sources detected by IASI contributing to European spring haze episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (10), pp.5475-5482. </w:t>
@@ -3858,103 +3858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major desert dust outbreak over East Asia in March 2008 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (14), pp.7099-7127. </w:t>
@@ -3986,510 +3986,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone pollution: What can we see from space? A case study</w:t>
+                <w:t xml:space="preserve">Towards IASI-New Generation (IASI-NG): impact of improved spectral resolution and radiometric noise on the retrieval of thermodynamic, chemistry and climate variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Foret</w:t>
+                <w:t xml:space="preserve">Cyril Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eremenko</w:t>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cuesta</w:t>
+                <w:t xml:space="preserve">Thierry Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sellitto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Barré</w:t>
+                <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JD021340⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.4367-4385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-7-4367-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114621v1</w:t>
+                <w:t xml:space="preserve">hal-00921248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summertime tropospheric-ozone variability over the Mediterranean basin observed with IASI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Doche</w:t>
+                <w:t xml:space="preserve">G. Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dufour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (19), pp.10589-10600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-14-10589-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards IASI-New Generation (IASI-NG): impact of improved spectral resolution and radiometric noise on the retrieval of thermodynamic, chemistry and climate variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+                <w:t xml:space="preserve">Ozone pollution: What can we see from space? A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
+                <w:t xml:space="preserve">P. Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Phulpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Armante</w:t>
+                <w:t xml:space="preserve">J. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.8476-8499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JD021340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-7-4367-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00921248v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite observation of lowermost tropospheric ozone by multispectral synergism of IASI thermal infrared and GOME-2 ultraviolet measurements over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4553,77 +4553,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Tropospheric ozone from IASI: comparison of different inversion algorithms and validation with ozone sondes in the northern middle latitudes&amp;quot; published in Atmos. Chem. Phys., 9, 9329-9347, doi:10.5194/acp-9-9329-2009, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Orphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4713,51 +4713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corneli Keim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4808,51 +4808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global upper-tropospheric formaldehyde: seasonal cycles observed by the ACE-FTS satellite instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4936,350 +4936,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of biogenic emissions on upper-tropospheric methanol as revealed from space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satellite boreal measurements over Alaska and Canada during June–July 2004: Simultaneous measurements of upper tropospheric CO, C2H6, HCN, CH3Cl, CH4, C2H2, CH3OH, HCOOH, OCS, and SF6 mixing ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+                <w:t xml:space="preserve">Curtis P. Rinsland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Hauglustaine</w:t>
+                <w:t xml:space="preserve">Chris D. Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. D. Boone</w:t>
+                <w:t xml:space="preserve">Peter F. Bernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. P. Rinsland</w:t>
+                <w:t xml:space="preserve">Linda Chiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (24), pp.6129. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.GB3008 1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-7-6119-2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006GB002795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328210v2</w:t>
+                <w:t xml:space="preserve">hal-00181348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite boreal measurements over Alaska and Canada during June–July 2004: Simultaneous measurements of upper tropospheric CO, C2H6, HCN, CH3Cl, CH4, C2H2, CH3OH, HCOOH, OCS, and SF6 mixing ratios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+                <w:t xml:space="preserve">The influence of biogenic emissions on upper-tropospheric methanol as revealed from space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris D. Boone</w:t>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter F. Bernath</w:t>
+                <w:t xml:space="preserve">D. A. Hauglustaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Chiou</w:t>
+                <w:t xml:space="preserve">C. D. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Rinsland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GB002795⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (24), pp.6129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-7-6119-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00181348v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First space-based observations of formic acid (HCOOH): Atmospheric Chemistry Experiment austral spring 2004 and 2005 Southern Hemisphere tropical-mid-latitude upper tropospheric measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis P. Rinsland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris D. Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete F. Bernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,103 +5388,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French ARGONAUT project: Inferring pollutants (NOx, CO, NMVOCs) and CO2 emissions at high resolution over France using Sentinel-5P and the CIF-CHIMERE inversion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA ATMOS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bologna, Italy</w:t>
@@ -5526,90 +5526,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the lockdown during the COVID-19 pandemic outbreak on NOx pollution in China, as derived from TROPOMI and variational atmospheric inverse modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimal Abeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Plauchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vienna (Austria), Austria. </w:t>
@@ -5647,77 +5647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOx emission estimations in urbanized regions using variational inversion CIF-CHIMERE and NO2 satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Savas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5785,90 +5785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French NOx emissions as estimated from TROPOMI-PAL NO2 observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Plauchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienna (Austria), Austria. </w:t>
@@ -5906,103 +5906,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French ARGONAUT project: Inferring pollutants (NOx, CO, NMVOCs) and CO2 emissions at high resolution over France using Sentinel-5P and the CIF-CHIMERE inversion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sentinel-5P Mission: 5-years anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Taormina (Italie), Italy</w:t>
@@ -6031,103 +6031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison between the three French IASI ozone products (IASI-FORLI, IASI-KOPRA and IASI-SOFRID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t>
@@ -6182,64 +6182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Plauchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems‐cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6307,64 +6307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Plauchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems‐cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6406,103 +6406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the new 4D-variational inverse modeling system, CIF-CHIMERE: Inversion of NOx emissions over China using OMI NO2 observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Savas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna (Austria), Austria. </w:t>
@@ -6540,77 +6540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of new 4D-variational inverse modeling system, CIF-CHIMERE: Inversion of NOx emissions over China using NO2 OMI observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Savas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6665,77 +6665,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impacts of COVID-19 shutdown on NOx emissions in Europe using inverse modeling and satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Savas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6790,103 +6790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural footprint to French air quality: do IASI and CRIS help to provide improved ammonia emissions and air quality simulations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth IASI (Infrared Atmospheric Sounding Interferometer) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
@@ -6928,51 +6928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Amp’Air : Amélioration de la représentation des émissions agricoles d'ammoniac pour une meilleure prévision de la qualité de l'air en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,77 +7040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional pathways of Saharan dust influenced by African easterly waves and cold air intrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,103 +7165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected effect of SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission reductions over China:strong and rapid increase of atmospheric ammonia levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lachatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.EGU2019-14908</w:t>
@@ -7290,103 +7290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unaccounted variability in NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; agricultutral sources detected by IASI contributing to European spring haze episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-12684</w:t>
@@ -7415,103 +7415,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unaccounted variability in NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; agricultural sources detected by IASI contributing to European spring haze episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
@@ -7540,90 +7540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major Saharan dust outbreak in June 2011 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7665,90 +7665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major Saharan dust outbreak in June 2011 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7790,90 +7790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major desert dust outbreak over East Asia in March 2008 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7915,103 +7915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IASI-NG mission onboard METOP-SG: Scientific objectives and expected results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 EUMETSAT Meteorological Satellite Conference 19th American Meteorological Society (AMS) Satellite Meteorology, Oceanography, and Climatology Conference: Understanding the past, observing the present and protecting the future, Vienna 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Vienna, Austria</w:t>
@@ -8040,90 +8040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoQAIR : Quantification de l'apport d'une plateforme d'observations Géostationnaires pour la surveillance de la Qualité de l'AIR en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weissenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8165,103 +8165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données satellitaires de l'instrument IASI/MetOp-A : quelles possibilités pour la surveillance de la qualité de l'air en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weissenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8286,51 +8286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPMA balloon measurement analysis and applications to chemical modeling and satellite validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8394,51 +8394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between LPMA measurements 3D Reprobus modelling using a box model : sensitivity of vertical profiles to time, latitude, longitude and implications on NOy modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8695,77 +8695,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; AgroParisTech; LISA-UPEC; IMT Nord Europe; Ineris; CNRM, Université de Toulouse, Météo-France, CNRS. 2022, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8823,103 +8823,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison between the three French IASI ozone products (IASI-FORLI, IASI-KOPRA and IASI-SOFRID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
@@ -8974,64 +8974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Griesfeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corneli Keim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9073,51 +9073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre les mesures du LPMA et les champs 3D de Reprobus en utilisant un modèle de boîte : dépendance des profils verticaux en fonction du temps et de l'espace et implications pour la modélisation des NOy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9269,51 +9269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9407,51 +9407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9679,51 +9679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6047-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926321v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Keppens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oindrila Nath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christopher Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6893-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914650v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-5049-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Plauchu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8139-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Okamoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7399-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Savas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14010154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419789v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Putero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cristofanelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beachley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15693-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4471-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems&#8208;cheiney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saunois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092206" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-2939-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003126v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Roland Jensen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Roveri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1861-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13481-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070708" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02317219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarasick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian E. Galbally" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-6701-2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takigawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9499-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooper" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.291" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1281-2017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3905-2017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui-Laguel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022406" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eremenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellitto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD021340" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPT978NK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10589-2014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orphal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Flaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6345-2010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneli Keim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-8479-2009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szopa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-9-3893-2009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328210v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Boone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Rinsland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-6119-2007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P. Rinsland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Boone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Bernath" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chiou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002795" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AF62A16AAF40CE5143D8F41AF4F05E1672CA6C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete F. Bernath" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mahieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Zander" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027128" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimal Abeed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20582" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems&#8208;cheiney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16698" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967986v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03953199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Potier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968173v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02264990v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01313153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658722v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120580v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690122v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Griesfeller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914650v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-5049-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6047-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926321v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Keppens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Hubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oindrila Nath" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christopher Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6893-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Plauchu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8139-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419789v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Putero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cristofanelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beachley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15693-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Okamoto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7399-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Savas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14010154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13071101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4471-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-2939-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems&#8208;cheiney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saunois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070708" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003126v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Roland Jensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Roveri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1861-2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13481-2020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02317219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarasick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian E. Galbally" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-6701-2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takigawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9499-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3905-2017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1281-2017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui-Laguel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022406" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279227v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eremenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10589-2014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellitto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD021340" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPT978NK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orphal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Flaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6345-2010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneli Keim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-8479-2009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szopa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-9-3893-2009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P. Rinsland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Boone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Bernath" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002795" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AF62A16AAF40CE5143D8F41AF4F05E1672CA6C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328210v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Boone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Rinsland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-6119-2007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete F. Bernath" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mahieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Zander" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027128" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimal Abeed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20582" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems&#8208;cheiney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16698" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967986v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03953199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Potier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968173v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949538v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02264990v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01313153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658722v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120580v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690122v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Griesfeller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>