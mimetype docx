--- v0 (2026-03-23)
+++ v1 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Fontaine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaellefontainecentralelillefr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7113-1687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152779264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201263269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAL-8793-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effect of flame-retardants on the thermal ageing of a high-density polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 240, pp.111510. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal ageing of flame-retardant high-density polyethylene designed for railway application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234, pp.111202. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Oxygen Concentration on the Reaction to Fire of Cross-Laminated Timber in a Controlled-Atmosphere Cone Calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fire Technology, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10694-023-01518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parameter variation intervals on pyrolysis sensitivity analysis for charring and non-charring materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07349041241248080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous- and Condensed-Phase Activities of Some Reactive P- and N-Containing Fire Retardants in Polystyrenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Tretsiakova-Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloshy Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Pospiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Schierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Molecules, 28 (1), pp.278. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28010278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire testing and mechanical properties of neat and elastomeric polylactic acid composites reinforced with raw and enzymatically treated hemp fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green chemistry letters and reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17518253.2022.2164472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on reactive extrusion of Poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyasachi Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, European Polymer Journal, 184, pp.111727. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-strength, thermal-insulating, fire-safe bio-based organic lightweight aerogel based on 3D network construction of natural tubular fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chentao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlin Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Composites Part B: Engineering, 261, pp.110809. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐state NMR characterization of multi‐component intumescent flame retardant polybutylene succinate formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Polymers for Advanced Technologies, 34 (3), pp.973-984. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the swelling behaviour of a fire retarded material under a cone calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Fire Sciences, pp.073490412311771. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07349041231177183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion behavior, mechanical performance and application for vinyl acetate–ethylene copolymer emulsion containing melamine amino trimethyl phosphate and sodium lignosulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Applied Polymer Science, 141 (2), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.54779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis applied to the pyrolysis of charring and non-charring materials under a cone calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Fire Sciences, 40 (6), pp.405-443. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07349041221134486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Flame Retardancy and Antidripping Properties of Intumescent Polybutylene Succinate Combining Piperazine Pyrophosphate and Zinc Borate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ACS Applied Polymer Materials, 4 (3), pp.1911-1921. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.1c01755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of accelerated and natural weathering on fire-retarded industrial wood composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Fire Sciences, 40 (5), pp.385-402. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07349041221102059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient intumescent polybutylene succinate: Flame retardancy and mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymer Degradation and Stability, 196, pp.109830. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammability properties of intumescent vinyl acetate–ethylene copolymer emulsion including natural carbonization agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymer, 245, pp.124709. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction to fire of polymethylmethacrylate and polyvinylchloride under reduced oxygen concentrations in a controlled-atmospherecone calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (4), pp.274-292. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07349041221092968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly( l -lactide- co -ε-caprolactone) Matrix Composites Produced in One Step by In Situ Polymerization in TP-RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miranda Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (10), pp.6797-6802. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c01056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal circulating impregnation method for the fabrication of durable flame-retardant plywood with low hygroscopicity and leaching resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymer Degradation and Stability, 195, pp.109799. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination effect of zinc borate in intumescent polybutylene succinate systems: Study of the carbonaceous structures using solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymer Degradation and Stability, 206, pp.110192. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.110192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic matrix-based composites produced by resin transfer molding: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymer Composites, 43 (5), pp.2485-2506. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.26575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced functional materials based on bamboo cellulose fibers with different crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuqin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhong Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Composites Part A: Applied Science and Manufacturing, 154, pp.106758. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of thermal and mechanical properties of macrocyclic versus linear polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.3763-3783. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00289-020-03290-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen concentration and modeling thermal decomposition of a high‐performance material: A case study of polyimide (Cirlex)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 32 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intumescent polybutylene succinate: Ethylenediamine phosphate and synergists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109707. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in fire retardancy of polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Polymer Degradation and Stability, 183, pp.109466. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foamed geopolymers for fire protection: Burn‐through testing and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIRE AND MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, FIRE AND MATERIALS, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fam.3048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fire resistant, sound-absorbing and thermal-insulated expandable polystyrene based lightweight particleboard composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Construction and Building Materials, 305, pp.124773. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame resistance of geopolymer foam coatings for the fire protection of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Composites Part B: Engineering, 222, pp.109045. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Polyether Ether Ketone (I): Investigating the Thermal and Fire Behavior of a High-Performance Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.1789. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12081789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Polyetheretherketone (II): Playing with Oxygen Concentration and Modeling Thermal Decomposition of a High-Performance Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.1577. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12071577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Hybrid Poly(L-lactic acid) from titanium oxo-cluster via reactive extrusion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, European Polymer Journal, 122, pp.109238. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pyrolysis model for an intumescent flame retardant system: Poly(lactic acid) blended with melamine and ammonium polyphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav I. Stoliarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.108055. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.108055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation and Fire Behavior of High Performance Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Polymer Reviews, 59, pp.55-123. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583724.2018.1546736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Glass Fabric/Poly(L-lactide) Composites by Thermoplastic Resin Transfer Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.339. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym11020339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(isosorbide carbonate): A ‘green’ char forming agent in polybutylene succinate intumescent formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Composites Part B: Engineering, 184, pp.107675. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioepoxy Resin Microencapsulated Ammonium-Polyphosphate for Flame Retardancy of Polylactic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kata Decsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Bocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beáta Szolnoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Molecules, 24 (22), pp.4123. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24224123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isosorbide based flame retardants: Application for polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Polymer Degradation and Stability, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol-based thermally stable thermosets by Alder-ene reaction: From synthesis to thermal degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of isosorbide comonomer on interfacial tension with subsequent mophologies & mechanical properties of biobased poly(L-lactide)/poly(ethylene-co-isosorbide terephtalate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of model assumptions on charring polymer decomposition in the cone calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Murer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.181 - 201. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734904118761641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of temperature evolution of drippings via an optimized UL-94 instrumentation: Application to flame retarded polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tranchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Polymer Degradation and Stability, 155, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salen Complexes as Fire Protective Agents for Thermoplastic Polyurethane: Deep Electron Paramagnetic Resonance Spectroscopy Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil D. Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Tayeb Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (29), pp.24860-24875. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b07323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on the ageing of flame retarded PLA: Effect of UV-light and/or relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.143 - 164. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability and Fire Properties of Salen and Metallosalens as Fire Retardants in Thermoplastic Polyurethane (TPU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Materials, 10 (6), pp.665. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10060665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic versus linear polylactide: Straightforward access using a single catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Polymer Science Part A: Polymer Chemistry, 55, pp.3175-3179. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.28699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of thermo-physical properties of EVA/ATH: Application to gasification experiments and pyrolysis modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Försth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materials, 8 (1), pp.7837-7863. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8115428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous cyclo-polymerisation ofl-lactide by reactive extrusion using atoxic metal-based catalysts: easy access to well-defined polylactide macrocycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stoffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (40), pp.31303--31310. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA16634E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the thermal degradation of an aluminium phosphinate–aluminium trihydrate combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Cérin-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2012.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction to fire of an intumescent epoxy resin: Protection mechanisms and synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (8), pp.1366-1386. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic and antagonistic effects in flame retardancy of an intumescent epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (7), pp.1085. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Reaction and Resistance to Fire of Fire-retardant Epoxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.4476-4499. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma3084476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,6-Diphenylthiazolo[3,2-b][1,2,4]triazoles as telomeric G-quadruplex stabilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Klupsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Guédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (13), pp.3434 - 3438. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide-based copolymer matrix composites produced by Thermoplastic Resin Transfer Molding (TP-RTM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyK 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Understanding of the Mechanism of Action of an Intumescent Polypropylene by EPR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Tayeb Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th annual international meeting of the ESR spectroscopy group of the royal society of chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional transient pyrolysis model for intumescent fire retardant polymers use in Electric vehicles packs applications: validation with fire-retarded polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossigan Dedey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Goosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bio-based phosphorus flame retardant for poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sithprumnea Dul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Grützmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardation of poly(lactic acid) with a novel bio-based phosphorus additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabya Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sithprumnea Dul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process description of MaCFP 3 simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire resistance of Na/K based geopolymer containing oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PLA fire properties with autopolymerizable additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Grützmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retarded PLA Using Cross-linked Additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabya Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension fine du mécanisme d’action d’un système intumescent PP/APP/PER et de sa synergie avec la zéolite 4A par spectroscopie de résonance paramagnétique électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Tayeb Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale "Matériaux 2022"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of non-charring and charring materials using morris screening method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Division of Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Napa Valley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des matériaux polymères ignifugés, imprimables en 3D pour application ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vieillissement des polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(L-lactide-co-ε-caprolactone)-based composites manufactured by Thermoplastic Resin Transfer Molding (TP-RTM): structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retarded PLA produced by addition of triggered additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyasachi Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous cyclo-polymerisation of L-lactide by reactive extrusion using atoxic metal-based catalysts: easy access to well-defined polylactide macrocycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stoffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GFP Nord sur les procédés innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire behaviour and species emissions of CLT in a Controlled-Atmosphere Cone Calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Fire and Explosion Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of phosphorus monomers for reactive extrusion of PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Levalois-Grützmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Grützmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intumescent polybutylene succinate: formulation and synergistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pyrolysis codes and application to PVC cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardation of PLA via Reactive Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabya Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Polymer Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan (On line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybutylene Succinate: Synergism Between Ethylenediamine Phosphate and Synergists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Polymer Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan (On line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polylactide matrix composites by resin transfer molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIPOL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, webconference (Milan), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired flame retardant technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Jacob John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French South African Science and Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polylactide matrix composites by Resin Transfer Molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminosilicates coatings for fire protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Flame-Retardant Materials &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Beijing On line, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the swelling behavior of a fire retarded material under a cone calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des émanations toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café Scientifique CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aged flame-retarded PLA: degradation mechanism and fire properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Fire-retardant Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brisbane QLD, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-opening polymerization of L-lactide with phosphorus-containing compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabya Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Atmosphere cone calorimeter : Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing University of Chemical Technology (BUCT), Beijing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen concentration on the fire behavior of Cross-Laminated Timber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Paramagnetic Resonance Study of the Mechanism of Action of an Intumescent Polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Tayeb Meziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallosalen complexes as novel fire retardants for polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Asia-Oceania Symposium on Fire Safety Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High impact resistance PLLA-based composites designed by TP-RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallosalen complexes as novel fire retardants for polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing University of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites à matrice copolymère à base de PLLA produits par TP-RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères et Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copolymerization of L-lactide with phosphonate derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabya Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIPOL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for making real-time measurements of the deformation of fire retarded material subjected to an external heat flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tsukuba, Japan. pp.103894, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide-based copolymer matrix composites produced by Thermoplastic resin Transfer Molding (TP-RTM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APME 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites à matrice copolymère à base de PLLA produits par TP-RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Atmosphere cone calorimeter : Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Wood Industry Chinese Academy of Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-opening copolymerization of l-lactide with phosphorus containing monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Gützmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic aspects of flame retarded polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Division of Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Napa Valley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of 3D printing on the flame resistance of geopolymer coatings for the fire protection of steel Civil Engineering structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Sdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th RILEM Annual Week and International Conference on Regeneration and Conservation of Structures (ICRCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de nouveaux composites à matrice poly(L-lactide-co-ε-caprolactone) par TP-RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented polylactide-based copolymer matrix composites by Resin Transfer Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites inédits à matrice copolymère à base de polylactide produits par procédé RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GFP Nord « Procédés innovants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel family of polylactide-based copolymer matrix composites by RTM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of intumescent firestop systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Structural Mechanics in Reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité appliquée à la pyrolyse du PMMA et du PVC sous cône calorimètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Feux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in designing fire barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Division of Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Napa Valley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the burning behavior and gases emissions of Cross-Laminated Timber (CLT) in a Controlled-Atmosphere Cone Calorimeter (CACC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on ECO-friendly Flame Retardant Additives and Materials (ECOFRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de la combinaison de matériaux sur le développement d’un feu et la production de gaz et d’aérosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Feux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of organic liquids in cement-based materials – novel applications for waste mineral and sunflower oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolymer foams for fire protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites à matrices biodégradables par procédé RTM (Resin Transfer Molding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP National (50 ans, Lyon, webconference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d’action des retardateurs de flamme et application à un élastomère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREPIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the thermal stability and fire behavior of high performance polymer: A case study of polyimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Waterloo, France. pp.103060, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.firesaf.2020.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green flame retardants: isosorbide based compounds for polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Flame-Retardant Materials &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de composites fibres de verre/Polylactide par procédé RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of Bio-based Polymer Blends containing Isosorbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py-GC/MS a tool for the elucidation of flame retardants action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shimadzu Europa GmbH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intumescent fire retardancy of polybutylene succinate using a green char forming agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Asia-Oceania Symposium on Fire Safety Materials Science and Engineering, AOSFM’3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PLA and FR PLA by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing Institute of Technology (BIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Flame Retardancy of Acrylonitrile Butadiene Styrene (ABS) Using Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Forum on the Frontier of Fire Safety Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEEK: Wholly Organic Polymer and Fire Retardant. Why, and How ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée des jeunes Polyméristes du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Polybutylene Succinate flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Seminar on Modern Polymeric Materials for Environmental Applications (MPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step synthesis of macrocyclic polylactide via reactive extrusion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stoffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECENT ADVANCES IN THE SYNTHESIS OF POLY(LACTIC ACID) BY REACTIVE EXTRUSION PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019 International Forum on the Frontier of Fire Safety Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Council for Scientific and Industrial Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of Fire Retarded Polylactic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing University of Chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the thermal degradation and fire behavior of High Performance Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting on Fire Retardant Polymers (FRPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus derivatives as flame-retardants for polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation Discussion Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM (Resin Transfer Molding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de composites biosourcés par procédé RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Fire retarded Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing University of Chemical Technology (BUCT), Beijing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the gas phase of DOPO fire retarded polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tranchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International symposium on Flame retardant Materials and Technologies (ISFRMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus-based fire retardants for polybutylene succinate: investigation of the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tranchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Polymer Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive extrusion: a green and versatile tool for the synthesis of PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on polymer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ageing on fire retarded PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sichuan University, Chengdu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal decomposition and fire properties of high performance polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46èmes Journées d’Etudes des Polymères (JEPO 46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées UGéPE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus-based fire retardants for polybutylene succinate: investigation of the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tranchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Polymer Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the flame retardancy of polymers using natural product: case study of lignin in ABS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wittemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference of Modification Degradation and Stabilization of the polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Isosorbide Comonomer on Interfacial Tension with Subsequent Mophologies & Mechanical Properties of Biobased Poly(L-Lactide)/Poly(Ethylene-co-Isosorbide Terephtalate) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of cyclic or linear polymer using the same catalyst: a case study of the polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stoffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Polymer Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retarded PLA : mechanism of action and ageing degradation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference “Polymers and Organic Chemistry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palavas-les-Flots, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic vs linear polylactide : straightforward access using a single catalyst and studies of their resulting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stoffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Polymer Conference, BPC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement of flame retardant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Européen de Biotechnologie et de Bioéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pomacle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design fire retardant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas A&amp;M seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Fire retardant for (Biobased) Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxembourg Institut of Science and Technology (LIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mélange de polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delaunay-Téterel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3067031A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId348"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Fontaine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaellefontainecentralelillefr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7113-1687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152779264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201263269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=rmSAMkYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAL-8793-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal ageing of flame-retardant high-density polyethylene designed for railway application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234, pp.111202. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effect of flame-retardants on the thermal ageing of a high-density polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 240, pp.111510. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parameter variation intervals on pyrolysis sensitivity analysis for charring and non-charring materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07349041241248080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Oxygen Concentration on the Reaction to Fire of Cross-Laminated Timber in a Controlled-Atmosphere Cone Calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fire Technology, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10694-023-01518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐state NMR characterization of multi‐component intumescent flame retardant polybutylene succinate formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Polymers for Advanced Technologies, 34 (3), pp.973-984. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the swelling behaviour of a fire retarded material under a cone calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Fire Sciences, pp.073490412311771. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07349041231177183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on reactive extrusion of Poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyasachi Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, European Polymer Journal, 184, pp.111727. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-strength, thermal-insulating, fire-safe bio-based organic lightweight aerogel based on 3D network construction of natural tubular fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chentao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlin Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Composites Part B: Engineering, 261, pp.110809. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion behavior, mechanical performance and application for vinyl acetate–ethylene copolymer emulsion containing melamine amino trimethyl phosphate and sodium lignosulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Applied Polymer Science, 141 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.54779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous- and Condensed-Phase Activities of Some Reactive P- and N-Containing Fire Retardants in Polystyrenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Tretsiakova-Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloshy Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Pospiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Schierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Molecules, 28 (1), pp.278. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28010278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire testing and mechanical properties of neat and elastomeric polylactic acid composites reinforced with raw and enzymatically treated hemp fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green chemistry letters and reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17518253.2022.2164472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Flame Retardancy and Antidripping Properties of Intumescent Polybutylene Succinate Combining Piperazine Pyrophosphate and Zinc Borate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ACS Applied Polymer Materials, 4 (3), pp.1911-1921. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.1c01755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammability properties of intumescent vinyl acetate–ethylene copolymer emulsion including natural carbonization agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymer, 245, pp.124709. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient intumescent polybutylene succinate: Flame retardancy and mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymer Degradation and Stability, 196, pp.109830. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of accelerated and natural weathering on fire-retarded industrial wood composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Fire Sciences, 40 (5), pp.385-402. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07349041221102059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction to fire of polymethylmethacrylate and polyvinylchloride under reduced oxygen concentrations in a controlled-atmospherecone calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (4), pp.274-292. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07349041221092968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly( l -lactide- co -ε-caprolactone) Matrix Composites Produced in One Step by In Situ Polymerization in TP-RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miranda Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (10), pp.6797-6802. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c01056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination effect of zinc borate in intumescent polybutylene succinate systems: Study of the carbonaceous structures using solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymer Degradation and Stability, 206, pp.110192. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.110192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal circulating impregnation method for the fabrication of durable flame-retardant plywood with low hygroscopicity and leaching resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymer Degradation and Stability, 195, pp.109799. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic matrix-based composites produced by resin transfer molding: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymer Composites, 43 (5), pp.2485-2506. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.26575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced functional materials based on bamboo cellulose fibers with different crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuqin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhong Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Composites Part A: Applied Science and Manufacturing, 154, pp.106758. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis applied to the pyrolysis of charring and non-charring materials under a cone calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Fire Sciences, 40 (6), pp.405-443. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07349041221134486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in fire retardancy of polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Polymer Degradation and Stability, 183, pp.109466. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foamed geopolymers for fire protection: Burn‐through testing and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIRE AND MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, FIRE AND MATERIALS, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fam.3048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen concentration and modeling thermal decomposition of a high‐performance material: A case study of polyimide (Cirlex)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 32 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intumescent polybutylene succinate: Ethylenediamine phosphate and synergists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109707. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame resistance of geopolymer foam coatings for the fire protection of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Composites Part B: Engineering, 222, pp.109045. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fire resistant, sound-absorbing and thermal-insulated expandable polystyrene based lightweight particleboard composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Construction and Building Materials, 305, pp.124773. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of thermal and mechanical properties of macrocyclic versus linear polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.3763-3783. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00289-020-03290-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Polyether Ether Ketone (I): Investigating the Thermal and Fire Behavior of a High-Performance Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.1789. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12081789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Polyetheretherketone (II): Playing with Oxygen Concentration and Modeling Thermal Decomposition of a High-Performance Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.1577. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12071577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Hybrid Poly(L-lactic acid) from titanium oxo-cluster via reactive extrusion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, European Polymer Journal, 122, pp.109238. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pyrolysis model for an intumescent flame retardant system: Poly(lactic acid) blended with melamine and ammonium polyphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav I. Stoliarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.108055. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.108055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(isosorbide carbonate): A ‘green’ char forming agent in polybutylene succinate intumescent formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Composites Part B: Engineering, 184, pp.107675. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioepoxy Resin Microencapsulated Ammonium-Polyphosphate for Flame Retardancy of Polylactic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kata Decsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Bocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beáta Szolnoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Molecules, 24 (22), pp.4123. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24224123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Glass Fabric/Poly(L-lactide) Composites by Thermoplastic Resin Transfer Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.339. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym11020339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isosorbide based flame retardants: Application for polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Polymer Degradation and Stability, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol-based thermally stable thermosets by Alder-ene reaction: From synthesis to thermal degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation and Fire Behavior of High Performance Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Polymer Reviews, 59, pp.55-123. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583724.2018.1546736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of temperature evolution of drippings via an optimized UL-94 instrumentation: Application to flame retarded polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tranchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Polymer Degradation and Stability, 155, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of model assumptions on charring polymer decomposition in the cone calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Murer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fire Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.181 - 201. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734904118761641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salen Complexes as Fire Protective Agents for Thermoplastic Polyurethane: Deep Electron Paramagnetic Resonance Spectroscopy Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil D. Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Tayeb Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (29), pp.24860-24875. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b07323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of isosorbide comonomer on interfacial tension with subsequent mophologies & mechanical properties of biobased poly(L-lactide)/poly(ethylene-co-isosorbide terephtalate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on the ageing of flame retarded PLA: Effect of UV-light and/or relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.143 - 164. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic versus linear polylactide: Straightforward access using a single catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Polymer Science Part A: Polymer Chemistry, 55, pp.3175-3179. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.28699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stability and Fire Properties of Salen and Metallosalens as Fire Retardants in Thermoplastic Polyurethane (TPU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Materials, 10 (6), pp.665. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10060665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the impact of ageing on a flame retarded PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of thermo-physical properties of EVA/ATH: Application to gasification experiments and pyrolysis modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Försth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materials, 8 (1), pp.7837-7863. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8115428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous cyclo-polymerisation ofl-lactide by reactive extrusion using atoxic metal-based catalysts: easy access to well-defined polylactide macrocycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stoffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (40), pp.31303--31310. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA16634E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the thermal degradation of an aluminium phosphinate–aluminium trihydrate combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Cérin-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2012.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction to fire of an intumescent epoxy resin: Protection mechanisms and synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (8), pp.1366-1386. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic and antagonistic effects in flame retardancy of an intumescent epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (7), pp.1085. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Reaction and Resistance to Fire of Fire-retardant Epoxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.4476-4499. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma3084476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,6-Diphenylthiazolo[3,2-b][1,2,4]triazoles as telomeric G-quadruplex stabilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Klupsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Guédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (13), pp.3434 - 3438. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardation of poly(lactic acid) with a novel bio-based phosphorus additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabya Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sithprumnea Dul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bio-based phosphorus flame retardant for poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sithprumnea Dul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Grützmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process description of MaCFP 3 simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional transient pyrolysis model for intumescent fire retardant polymers use in Electric vehicles packs applications: validation with fire-retarded polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossigan Dedey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Goosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire resistance of Na/K based geopolymer containing oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PLA fire properties with autopolymerizable additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Grützmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Understanding of the Mechanism of Action of an Intumescent Polypropylene by EPR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Tayeb Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th annual international meeting of the ESR spectroscopy group of the royal society of chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide-based copolymer matrix composites produced by Thermoplastic Resin Transfer Molding (TP-RTM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyK 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension fine du mécanisme d’action d’un système intumescent PP/APP/PER et de sa synergie avec la zéolite 4A par spectroscopie de résonance paramagnétique électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Tayeb Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale "Matériaux 2022"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of non-charring and charring materials using morris screening method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Division of Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Napa Valley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retarded PLA Using Cross-linked Additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabya Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des matériaux polymères ignifugés, imprimables en 3D pour application ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vieillissement des polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(L-lactide-co-ε-caprolactone)-based composites manufactured by Thermoplastic Resin Transfer Molding (TP-RTM): structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire behaviour and species emissions of CLT in a Controlled-Atmosphere Cone Calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Fire and Explosion Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous cyclo-polymerisation of L-lactide by reactive extrusion using atoxic metal-based catalysts: easy access to well-defined polylactide macrocycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stoffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GFP Nord sur les procédés innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retarded PLA produced by addition of triggered additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabyasachi Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of phosphorus monomers for reactive extrusion of PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Levalois-Grützmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Grützmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybutylene Succinate: Synergism Between Ethylenediamine Phosphate and Synergists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Polymer Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan (On line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pyrolysis codes and application to PVC cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardation of PLA via Reactive Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabya Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Polymer Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan (On line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intumescent polybutylene succinate: formulation and synergistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polylactide matrix composites by resin transfer molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIPOL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, webconference (Milan), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polylactide matrix composites by Resin Transfer Molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired flame retardant technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Jacob John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French South African Science and Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Atmosphere cone calorimeter : Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing University of Chemical Technology (BUCT), Beijing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen concentration on the fire behavior of Cross-Laminated Timber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aged flame-retarded PLA: degradation mechanism and fire properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Fire-retardant Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brisbane QLD, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-opening polymerization of L-lactide with phosphorus-containing compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabya Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des émanations toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café Scientifique CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the swelling behavior of a fire retarded material under a cone calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallosalen complexes as novel fire retardants for polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Asia-Oceania Symposium on Fire Safety Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Paramagnetic Resonance Study of the Mechanism of Action of an Intumescent Polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Tayeb Meziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High impact resistance PLLA-based composites designed by TP-RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallosalen complexes as novel fire retardants for polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing University of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for making real-time measurements of the deformation of fire retarded material subjected to an external heat flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tsukuba, Japan. pp.103894, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites à matrice copolymère à base de PLLA produits par TP-RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères et Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copolymerization of L-lactide with phosphonate derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabya Gaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIPOL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-opening copolymerization of l-lactide with phosphorus containing monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roncucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Gützmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Atmosphere cone calorimeter : Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Wood Industry Chinese Academy of Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide-based copolymer matrix composites produced by Thermoplastic resin Transfer Molding (TP-RTM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APME 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites à matrice copolymère à base de PLLA produits par TP-RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminosilicates coatings for fire protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Flame-Retardant Materials &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Beijing On line, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented polylactide-based copolymer matrix composites by Resin Transfer Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites inédits à matrice copolymère à base de polylactide produits par procédé RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GFP Nord « Procédés innovants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of intumescent firestop systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Structural Mechanics in Reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel family of polylactide-based copolymer matrix composites by RTM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of 3D printing on the flame resistance of geopolymer coatings for the fire protection of steel Civil Engineering structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Sdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th RILEM Annual Week and International Conference on Regeneration and Conservation of Structures (ICRCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de nouveaux composites à matrice poly(L-lactide-co-ε-caprolactone) par TP-RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité appliquée à la pyrolyse du PMMA et du PVC sous cône calorimètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fleurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Feux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the burning behavior and gases emissions of Cross-Laminated Timber (CLT) in a Controlled-Atmosphere Cone Calorimeter (CACC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on ECO-friendly Flame Retardant Additives and Materials (ECOFRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in designing fire barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Division of Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Napa Valley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic aspects of flame retarded polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Division of Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Napa Valley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of organic liquids in cement-based materials – novel applications for waste mineral and sunflower oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de la combinaison de matériaux sur le développement d’un feu et la production de gaz et d’aérosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Feux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolymer foams for fire protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites à matrices biodégradables par procédé RTM (Resin Transfer Molding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP National (50 ans, Lyon, webconference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d’action des retardateurs de flamme et application à un élastomère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREPIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green flame retardants: isosorbide based compounds for polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Flame-Retardant Materials &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the thermal stability and fire behavior of high performance polymer: A case study of polyimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Waterloo, France. pp.103060, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.firesaf.2020.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intumescent fire retardancy of polybutylene succinate using a green char forming agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Asia-Oceania Symposium on Fire Safety Materials Science and Engineering, AOSFM’3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PLA and FR PLA by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing Institute of Technology (BIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Flame Retardancy of Acrylonitrile Butadiene Styrene (ABS) Using Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Forum on the Frontier of Fire Safety Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEEK: Wholly Organic Polymer and Fire Retardant. Why, and How ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée des jeunes Polyméristes du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py-GC/MS a tool for the elucidation of flame retardants action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shimadzu Europa GmbH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECENT ADVANCES IN THE SYNTHESIS OF POLY(LACTIC ACID) BY REACTIVE EXTRUSION PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step synthesis of macrocyclic polylactide via reactive extrusion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stoffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019 International Forum on the Frontier of Fire Safety Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Council for Scientific and Industrial Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Polybutylene Succinate flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Seminar on Modern Polymeric Materials for Environmental Applications (MPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus derivatives as flame-retardants for polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation Discussion Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the thermal degradation and fire behavior of High Performance Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting on Fire Retardant Polymers (FRPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of Fire Retarded Polylactic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing University of Chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of Bio-based Polymer Blends containing Isosorbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de composites fibres de verre/Polylactide par procédé RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal decomposition and fire properties of high performance polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ramgobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46èmes Journées d’Etudes des Polymères (JEPO 46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées UGéPE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus-based fire retardants for polybutylene succinate: investigation of the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tranchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Polymer Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Isosorbide Comonomer on Interfacial Tension with Subsequent Mophologies & Mechanical Properties of Biobased Poly(L-Lactide)/Poly(Ethylene-co-Isosorbide Terephtalate) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the flame retardancy of polymers using natural product: case study of lignin in ABS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wittemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference of Modification Degradation and Stabilization of the polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of cyclic or linear polymer using the same catalyst: a case study of the polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stoffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Polymer Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retarded PLA : mechanism of action and ageing degradation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference “Polymers and Organic Chemistry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palavas-les-Flots, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive extrusion: a green and versatile tool for the synthesis of PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on polymer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ageing on fire retarded PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sichuan University, Chengdu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus-based fire retardants for polybutylene succinate: investigation of the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tranchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Polymer Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the gas phase of DOPO fire retarded polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tranchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International symposium on Flame retardant Materials and Technologies (ISFRMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic vs linear polylactide : straightforward access using a single catalyst and studies of their resulting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stoffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Polymer Conference, BPC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement of flame retardant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Européen de Biotechnologie et de Bioéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pomacle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Fire retarded Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beijing University of Chemical Technology (BUCT), Beijing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de composites biosourcés par procédé RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM (Resin Transfer Molding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design fire retardant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas A&amp;M seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Fire retardant for (Biobased) Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxembourg Institut of Science and Technology (LIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mélange de polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delaunay-Téterel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3067031A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CFFA971"/>
+    <w:nsid w:val="824C0705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaellefontainecentralelillefr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7113-1687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152779264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201263269" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-8793-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05471918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geoffroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05471937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lamand&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-023-01518-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04606225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fleurotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hodroj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241248080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tretsiakova-Mcnally" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloshy Baby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joseph" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Pospiech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Schierz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lannoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2164472" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Auge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roncucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Gaan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04102633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chentao Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Du" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Xiao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyuan Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5945" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04123109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041231177183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04342313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhan Lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54779" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041221134486" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01755" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041221102059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109830" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03675496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Jiang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124709" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chatenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041221092968" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03603768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109799" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110192" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03607759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26575" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03592794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuqin Lin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhong Ren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqin Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Ji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106758" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927322v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-020-03290-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02938129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Ramgobin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03356133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109707" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03110186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109466" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Davy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.3048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03353028v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124773" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03272136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02938105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12071577" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359230v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109238" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Sun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ding" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav I. Stoliarov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Sun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.108055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2018.1546736" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02088902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020339" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508857v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107675" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414265v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Decsov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bocz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta Szolnoki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224123" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02153132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decostanzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Bouzouita" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01930414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Murer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904118761641" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.07.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02370737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil D. Naik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb Meziane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07323" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.04.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ0GKLHK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penverne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060665" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03385162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28699" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girardin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F&#246;rsth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8115428" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16634E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043443v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane C&#233;rin-Delaval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gardelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.10.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLV7BSX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090047v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G&#233;rard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655428v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02512369v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084476" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817465v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Bakali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Klupsch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.05.025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6HTPGDR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453828v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Dedey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Goosen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithprumnea Dul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453802v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabya Gaan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453860v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412539v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453798v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453885v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453823v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geoffroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706171v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852668v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Aug&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453886v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Levalois-Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453879v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924962v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453872v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Jacob John" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446346v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446355v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412716v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446356v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453862v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412677v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412489v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04227898v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103894" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087213v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446342v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453795v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg G&#252;tzmacher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446351v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453853v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Sdiri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bassetti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thery" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03846454v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453819v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Louisy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453888v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453877v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewailly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453815v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03439495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446330v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926414v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2020.103060" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446322v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181698v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453867v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453825v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446334v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446352v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453865v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453874v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180885v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440752v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446357v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446343v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453878v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330734v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181702v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453873v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289228v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446353v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446333v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453871v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289230v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453889v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prieur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wittemann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289430v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouzouita" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Parpaite" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453854v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446325v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446354v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446398v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delaunay-T&#233;terel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaellefontainecentralelillefr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7113-1687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152779264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201263269" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rmSAMkYAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-8793-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05471937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geoffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05471918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111510" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04606225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fleurotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hodroj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241248080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lamand&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-023-01518-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyuan Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04123109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041231177183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Auge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roncucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Gaan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04102633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chentao Yan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Du" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110809" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04342313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhan Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54779" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tretsiakova-Mcnally" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloshy Baby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joseph" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Pospiech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Schierz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010278" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lannoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2164472" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01755" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03675496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Jiang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124709" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109830" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041221102059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chatenet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041221092968" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110192" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03603768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109799" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03607759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26575" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03592794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuqin Lin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhong Ren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqin Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Ji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106758" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047156v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041221134486" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03110186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109466" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Davy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.3048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02938129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Ramgobin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03356133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109707" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03272136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03353028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124773" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927322v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-020-03290-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02938105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081789" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12071577" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109238" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Sun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ding" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav I. Stoliarov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Sun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.108055" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107675" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Decsov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bocz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta Szolnoki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224123" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02088902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020339" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02153132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.03.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decostanzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287807v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2018.1546736" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.07.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01930414v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Murer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904118761641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02370737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil D. Naik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb Meziane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07323" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190797v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Bouzouita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.04.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ0GKLHK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03385162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28699" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920607v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penverne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060665" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05586249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.10.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8VM7CRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girardin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F&#246;rsth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8115428" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16634E" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane C&#233;rin-Delaval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gardelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.10.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLV7BSX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G&#233;rard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655428v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1996" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02512369v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084476" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817465v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Bakali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Klupsch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.05.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6HTPGDR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453802v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabya Gaan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithprumnea Dul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453820v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Dedey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Goosen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453860v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412539v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453859v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412409v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453858v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453885v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geoffroy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706171v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711290v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Aug&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Levalois-Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453800v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453879v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924962v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453872v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Jacob John" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453862v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412716v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453855v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453883v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453896v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412677v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04227898v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103894" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412623v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453795v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg G&#252;tzmacher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446342v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087213v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446346v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711340v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Louisy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raillard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706183v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Sdiri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bassetti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03846454v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453894v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453826v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453888v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446351v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453857v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewailly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453877v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453815v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03439495v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446330v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446322v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926414v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2020.103060" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453825v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446334v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446352v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453865v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440752v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446357v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453878v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453875v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446343v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453867v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181698v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453871v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181701v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289430v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouzouita" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Parpaite" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453889v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prieur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wittemann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klein" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330704v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453854v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446353v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446333v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289228v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453873v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330712v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446325v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181702v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330734v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446341v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446354v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446398v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delaunay-T&#233;terel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>