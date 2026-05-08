--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -1625,303 +1625,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03247713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduire l’inexprimable : les pouvoirs de la « langue instrumentale » dans La Mort d’Ophélie d’Hector Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe congrès de l'AILC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From the Histories to the French &amp;quot;grand opéra&amp;quot; : The &amp;quot;Shakespearean system&amp;quot; in Berlioz’s Trojans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRA Conference, "Shakespeare and Myth"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03107383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare vu par les librettistes français au XIXe siècle : le cas des Hamlet d’Ambroise Thomas et d’Aristide Hignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'influence anglaise sur le romantisme musical français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Château d’Hardelot - Centre Culturel de l’Entente Cordiale (Condette), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-citation et rémanence dans Les Troyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London Postgraduate French Conference : « Rémanence : présence / absence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University College London, Nov 2012, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03247821v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02089876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fantaisie sur La Tempête ou l’opéra impossible</w:t>
               </w:r>
@@ -2070,288 +2070,297 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabula - Les colloques en ligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://www.fabula.org/colloques/sommaire7756.php, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.7756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03595562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel et Fanny Platelle (dir.), Traduction et transmédialité, Paris, Lettres modernes Minard, coll. « Carrefour des Lettres modernes », 233 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Platelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Platelle</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">hal-03343706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Comédies de Shakespeare à l'opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaëlle Loisel ; Alban Ramaut. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'université de Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-86272-687-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ramaut</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-86272-687-8</w:t>
+                <w:t xml:space="preserve">halshs-01464807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Musique au défi du drame. Berlioz et Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2016, 978-2-406-06081-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2361,210 +2370,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau du genre de la ballade à l’époque romantique : théories et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Buffard-Moret; Mireille Demaules. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ballade, histoire et avatars d’une forme poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-196, 2020, 9782745353641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Champion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-196, 2020, 9782745353641</w:t>
+                <w:t xml:space="preserve">hal-02988218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuir l’intime : Le voyage selon Grillparzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Antoine; Vanezia Pârlea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage et intimité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.147-162, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herder et le Volkslied : plaidoyer pour une littérature originale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2572,571 +2581,571 @@
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Platelle; Nora Viet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation – Révolution. Discours sur la nouveauté littéraire
 et artistique dans les pays germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.79-94, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Cette confusion ordonnée avec art” : la Symphonie fantastique comme œuvre arabesque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bayle, Corinne; Dayre, Eric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Arabesque, le plus spiritualiste des dessins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.57-73, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généalogie du drame moderne. Nerval lecteur de Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Bayle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nerval et l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.211-229, 2017, 978-2-406-06616-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01758890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception des comédies de Shakespeare en Europe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Loisel ; Alban Ramaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Comédies de Shakespeare à l'opéra (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publication de l'université de Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-86272-687-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Kimé, pp.57-73, 2017</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’impossible transmission à l’émergence d’une action collective : La figure de Cassandre dans Les Troyens d’Hector Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Léonard-Roques; Philippe Mesnard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassandre, figure mythique du témoignage et de la transmission mémorielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.143-164, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.211-229, 2017, 978-2-406-06616-3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant et l’émergence d’un discours romantique sur la musique : proposition d’investigations dans le domaine français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bara; Alban Ramaut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Généalogies du romantisme musical français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.65-74, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Kimé, pp.143-164, 2015</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux confins du monodrame : Lélio ou le retour à la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Locatelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et Littérature. Rencontres Sainte-Cécile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Provence, pp.233-246, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, pp.65-74, 2012</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux confins du monodrame : Lélio ou le Retour à la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et Littérature. Rencontres Sainte-Cécile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-246, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3146,229 +3155,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile shakespearianisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hector Berlioz, Les Troyens. Programme de l’Opéra de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.60-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03247696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la symphonie dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sasha Waltz, Roméo et Juliette. Programme de l’Opéra Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03247702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.690-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00690435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3378,802 +3387,802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auber, Daniel-François-Esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05475968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beethoven, Ludwig van</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05475969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monpou, François Louis Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05475972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monténégrins (Les)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05475964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyerbeer, Giacomo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05475971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnétiseur (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05475970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limnander de Nieuwenhove, Armand-Marie-Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05475967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Meister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Nerval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05475966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berlioz, Hector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Nerval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05475963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Limnander de Nieuwenhove, Armand-Marie-Ghislain</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner, Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Nerval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05475962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHAKESPEARE (William), 1564-1616, écrivain anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 690-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4320,51 +4329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/rec.176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loisel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265091v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247321v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garrait-Bourrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire7756.php" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=924" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11298-book-08535364-9782745353641.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/rec.176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loisel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265091v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247321v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garrait-Bourrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire7756.php" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7756" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=924" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11298-book-08535364-9782745353641.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01265074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>