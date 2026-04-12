--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -251,330 +251,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natures mortes. Troubler les récits de l’extinction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La condition écologique des classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12xrk⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 255, pp.4-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.255.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041124v1</w:t>
+                <w:t xml:space="preserve">hal-04920706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociohistoire des « victoires » contre les infrastructures écocidaires (France, 1970-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piketty-Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.Online. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/134af⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La condition écologique des classes sociales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natures mortes. Troubler les récits de l’extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 255, pp.4-27. </w:t>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.164-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.255.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12xrk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920706v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lisières du Parc national de forêts comme témoin d’une mémoire environnementale</w:t>
               </w:r>
@@ -792,327 +792,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux marins sujets de discorde. Études critiques au croisement du politique, des savoirs et des dispositifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One Ocean Summit : tournant marin des négociations environnementales ou diplomatie océanique de club ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Mariat-Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Brisson</w:t>
+                <w:t xml:space="preserve">Nadège Legroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/126ni⟩</w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 37 (1), pp.87-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.037.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041130v1</w:t>
+                <w:t xml:space="preserve">hal-04085077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Ocean Summit : tournant marin des négociations environnementales ou diplomatie océanique de club ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les animaux marins sujets de discorde. Études critiques au croisement du politique, des savoirs et des dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Cadalen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+                <w:t xml:space="preserve">Émilie Mariat-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Legroux</w:t>
+                <w:t xml:space="preserve">Geneviève Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 37 (1), pp.87-113. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/neg.037.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/126ni⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085077v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Ocean Summit : tournant marin des négociations environnementales ou diplomatie océanique de club ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Legroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négociations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 37 (1), pp.87-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/neg.037.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041126v1</w:t>
@@ -1305,51 +1305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclassement d’une réserve intégrale : régimes d’appropriation et changements écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 29 (2), pp.43-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1721,64 +1721,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mer à la viande. Requalification de la chair de phoque au Québec depuis 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1825,64 +1825,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tuer en trois étapes » : trajectoire de normalisation de la chasse aux phoques canadienne face à la cause animale et aux adaptations locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115 (2), pp.41-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2896,217 +2896,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention « chasse – connaissance »: un marqueur de l’évolution de l’identité de la réserve naturelle des hauts plateaux du Vercors ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deux conseils scientifiques pour une même animatrice : analyse des échanges socio-professionnels autour de deux interfaces entre science et action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Batisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eymard Biron</w:t>
+                <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01462042v1</w:t>
+                <w:t xml:space="preserve">halshs-01461988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux conseils scientifiques pour une même animatrice : analyse des échanges socio-professionnels autour de deux interfaces entre science et action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convention « chasse – connaissance »: un marqueur de l’évolution de l’identité de la réserve naturelle des hauts plateaux du Vercors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Birck</w:t>
+                <w:t xml:space="preserve">Pierre-Eymard Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01461988v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du quali au quanti : la construction d’une base de données relationnelle sur les membres des conseils scientifiques de Rhône Alpes et PACA</w:t>
               </w:r>
@@ -3444,165 +3444,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01582092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles postures adopter pour mener une recherche de proximité sur les conseils scientifiques d'espaces protégés alpins ?</w:t>
+                <w:t xml:space="preserve">Les Conseils scientifiques des Parcs naturels, panorama national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'Hiver du Labex ITEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Autrans, France</w:t>
+              <w:t xml:space="preserve">11e entretiens de Bibracte-Morvan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bibracte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01294163v1</w:t>
+                <w:t xml:space="preserve">halshs-01582099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Conseils scientifiques des Parcs naturels, panorama national</w:t>
+                <w:t xml:space="preserve">Quelles postures adopter pour mener une recherche de proximité sur les conseils scientifiques d'espaces protégés alpins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e entretiens de Bibracte-Morvan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bibracte, France</w:t>
+              <w:t xml:space="preserve">Université d'Hiver du Labex ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01582099v1</w:t>
+                <w:t xml:space="preserve">halshs-01294163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles modalités de production, de circulation et d’utilisation des savoirs mobilisés dans les conseils scientifiques d’espaces protégés ?</w:t>
               </w:r>
@@ -4049,103 +4049,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings des journées d'étude &amp;quot;Écologie et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. 114 p., 2024</w:t>
@@ -4724,64 +4724,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4846,169 +4846,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composer des relations entre &amp;quot;science&amp;quot; et &amp;quot;gestion de la nature&amp;quot;: ethnographie des frontières, casquettes et controverses dans les conseils scientifiques.</w:t>
+                <w:t xml:space="preserve">Composer des relations entre &amp;quot;science&amp;quot; et &amp;quot;gestion de la nature&amp;quot; : ethnographie des frontières, casquettes et controverses dans les conseils scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2018GREAH037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01818257v1</w:t>
+                <w:t xml:space="preserve">tel-02933264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composer des relations entre &amp;quot;science&amp;quot; et &amp;quot;gestion de la nature&amp;quot; : ethnographie des frontières, casquettes et controverses dans les conseils scientifiques</w:t>
+                <w:t xml:space="preserve">Composer des relations entre &amp;quot;science&amp;quot; et &amp;quot;gestion de la nature&amp;quot;: ethnographie des frontières, casquettes et controverses dans les conseils scientifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018GREAH037⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02933264v2</w:t>
+                <w:t xml:space="preserve">tel-01818257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5084,51 +5084,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B8B0B6E"/>
+    <w:nsid w:val="B7BD352F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5315,51 +5315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelleronsin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6087-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514877v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j2f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piketty-Moine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134af" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Garnier Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tg6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jeanmougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44257-024-00019-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mariat-Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126ni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cadalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Legroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.037.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19218" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanguinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27805" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9000" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27734" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14797" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15366" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheurer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wallner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-2s5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Batisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymard Biron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chambon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01818257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933264v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAH037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelleronsin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6087-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514877v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j2f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piketty-Moine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134af" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Garnier Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tg6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jeanmougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44257-024-00019-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cadalen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Legroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.037.0087" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mariat-Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126ni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19218" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanguinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27805" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9000" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27734" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14797" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15366" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheurer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wallner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-2s5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Batisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymard Biron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chambon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933264v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAH037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01818257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>