--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -126,329 +126,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui porte la voix des phoques sans tête ?</w:t>
+                <w:t xml:space="preserve">Requalifier l’écologie : morales de classe et confrontations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Michalon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civilisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15j2f⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (151-152), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.151.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05514877v1</w:t>
+                <w:t xml:space="preserve">hal-05596618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La condition écologique des classes sociales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui porte la voix des phoques sans tête ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Renahy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 255, pp.4-27. </w:t>
+              <w:t xml:space="preserve">Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 | 2024, pp.53-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.255.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15j2f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920706v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociohistoire des « victoires » contre les infrastructures écocidaires (France, 1970-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piketty-Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.Online. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -476,3455 +476,3727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natures mortes. Troubler les récits de l’extinction</w:t>
+                <w:t xml:space="preserve">La condition écologique des classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80, pp.164-173. </w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 255, pp.4-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12xrk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.255.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041124v1</w:t>
+                <w:t xml:space="preserve">hal-04920706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lisières du Parc national de forêts comme témoin d’une mémoire environnementale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natures mortes. Troubler les récits de l’extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12tg6⟩</w:t>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.164-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12xrk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041122v1</w:t>
+                <w:t xml:space="preserve">hal-05041124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific councils of natural protected areas as a window on the epistemic landscape of the conservation knowing-doing space</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les lisières du Parc national de forêts comme témoin d’une mémoire environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Chabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Garnier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44257-024-00019-w⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tg6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824958v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Ocean Summit : tournant marin des négociations environnementales ou diplomatie océanique de club ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The scientific councils of natural protected areas as a window on the epistemic landscape of the conservation knowing-doing space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jeanmougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Legroux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/neg.037.0087⟩</w:t>
+              <w:t xml:space="preserve">Discover Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44257-024-00019-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085077v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux marins sujets de discorde. Études critiques au croisement du politique, des savoirs et des dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Mariat-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/126ni⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Ocean Summit : tournant marin des négociations environnementales ou diplomatie océanique de club ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">One Ocean Summit : tournant marin des négociations environnementales ou diplomatie océanique de club ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Legroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négociations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 37 (1), pp.87-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/neg.037.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041126v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaving the field: negotiating disengagement between respondents and ethnographer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">One Ocean Summit : tournant marin des négociations environnementales ou diplomatie océanique de club ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Legroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 37 (1), pp.87-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.037.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sociologies.19218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04167465v1</w:t>
+                <w:t xml:space="preserve">hal-05041126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un effondrement durable des morues au Canada. Controverses et réorganisation de la science gouvernementale entre 1990 et 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Leaving the field: negotiating disengagement between respondents and ethnographer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rac.27805⟩</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.19218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033755v1</w:t>
+                <w:t xml:space="preserve">halshs-04167465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclassement d’une réserve intégrale : régimes d’appropriation et changements écologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un effondrement durable des morues au Canada. Controverses et réorganisation de la science gouvernementale entre 1990 et 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 29 (2), pp.43-69. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.029.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.27805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041128v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter avec Facebook : examen de l’identité numérique de l’ethnographe au cours d’un séjour de terrain hors ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le déclassement d’une réserve intégrale : régimes d’appropriation et changements écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129, </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 29 (2), pp.43-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terminal.7019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.029.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041136v1</w:t>
+                <w:t xml:space="preserve">hal-05041128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chercheur en résidence » : partager le quotidien professionnel de la conservation de la nature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enquêter avec Facebook : examen de l’identité numérique de l’ethnographe au cours d’un séjour de terrain hors ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 109-2, </w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.9000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terminal.7019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041134v1</w:t>
+                <w:t xml:space="preserve">hal-05041136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger des espaces naturels : constat d’une efficience limitée et propositions pour changer de paradigme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Chercheur en résidence » : partager le quotidien professionnel de la conservation de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (3), pp.334-340. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2021052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.9000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041129v1</w:t>
+                <w:t xml:space="preserve">hal-05041134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gélinottes, les sangliers et les cerfs. L’émergence d’une vision cosmopolitique dans le conseil scientifique du Vercors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Protéger des espaces naturels : constat d’une efficience limitée et propositions pour changer de paradigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.27734⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.334-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929623v1</w:t>
+                <w:t xml:space="preserve">hal-05041129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mer à la viande. Requalification de la chair de phoque au Québec depuis 2000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les gélinottes, les sangliers et les cerfs. L’émergence d’une vision cosmopolitique dans le conseil scientifique du Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Brisson</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), 26 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.14797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.27734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041133v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tuer en trois étapes » : trajectoire de normalisation de la chasse aux phoques canadienne face à la cause animale et aux adaptations locales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la mer à la viande. Requalification de la chair de phoque au Québec depuis 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 115 (2), pp.41-65. </w:t>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.15366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tc.14797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041132v1</w:t>
+                <w:t xml:space="preserve">hal-05041133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific councils of Alpine protected areas: an overview and analysis of their contribution to linking science and management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Tuer en trois étapes » : trajectoire de normalisation de la chasse aux phoques canadienne face à la cause animale et aux adaptations locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1553/eco.mont-8-2s5⟩</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115 (2), pp.41-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.15366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581009v1</w:t>
+                <w:t xml:space="preserve">hal-05041132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The scientific councils of Alpine protected areas: an overview and analysis of their contribution to linking science and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Wallner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/eco.mont-8-2s5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les conseils scientifiques, une spécialité française. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01582005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer le parc zoologique : retours et réflexions sur deux ans de comité scientifique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Après la victoire. Mémoires des luttes environnementales et engagements futurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire des Logiques de l'agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Macé, Nov 2024, Besançon (Université de Franche-Comté), France</w:t>
+              <w:t xml:space="preserve">Séminaire "Futurs écologiques" EHESS / ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037799v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier les relations entre les phoques et les morues au Canada dans l’Anthropocène : controverses autour de la construction d’un « espace d’équivalence et de comparabilité » et effets sur les politiques de conservation de la nature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Politiques de la protéine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international, ENTPE - La politique des grands nombres de Alain Desrosières aura bientôt 30 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Futurs écologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917693v1</w:t>
+                <w:t xml:space="preserve">hal-05618996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs et organisation de la science marine gouvernementale au Canada : l’écueil de la quantification écosystémique pour gouverner la nature et ses effondrements ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transformer le parc zoologique : retours et réflexions sur deux ans de comité scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Sanguinet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes chercheur.ses du CAK – EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire des Logiques de l'agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Macé, Nov 2024, Besançon (Université de Franche-Comté), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917684v1</w:t>
+                <w:t xml:space="preserve">hal-05037799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional or Routinized Judiciarization? Expertise and Mobilization about the Judgment of Mistreatment of Seals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantifier les relations entre les phoques et les morues au Canada dans l’Anthropocène : controverses autour de la construction d’un « espace d’équivalence et de comparabilité » et effets sur les politiques de conservation de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sanguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RULNAT International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque international, ENTPE - La politique des grands nombres de Alain Desrosières aura bientôt 30 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775479v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences face aux effondrements de la nature : les relations entre phoques et morues comme objets d’ignorances, de sciences et de gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Acteurs et organisation de la science marine gouvernementale au Canada : l’écueil de la quantification écosystémique pour gouverner la nature et ses effondrements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Sociologie RT 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes chercheur.ses du CAK – EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917669v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La souffrance environnementale en procès ? Les phoques décapités au tribunal de Quimper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exceptional or Routinized Judiciarization? Expertise and Mobilization about the Judgment of Mistreatment of Seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RULNAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris [en ligne], France</w:t>
+              <w:t xml:space="preserve">RULNAT International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03444024v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific councils, unknow and original organizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les sciences face aux effondrements de la nature : les relations entre phoques et morues comme objets d’ignorances, de sciences et de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international d’histoire environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Sociologie RT 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887464v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence et confrontation de légitimités anciennes et nouvelles au sein du conseil scientifique du Vercors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La souffrance environnementale en procès ? Les phoques décapités au tribunal de Quimper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Mounet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légitimités d'en haut, légitimités d'en bas : postures d'acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire RULNAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01875514v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03444024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence et confrontation de légitimités anciennes et nouvelles au sein du conseil scientifique du Vercors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scientific councils, unknow and original organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque du LADYSS « Légitimités d’en haut, légitimités d’en bas »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque international d’histoire environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887459v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux conseils scientifiques pour une même animatrice : analyse des échanges socio-professionnels autour de deux interfaces entre science et action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coexistence et confrontation de légitimités anciennes et nouvelles au sein du conseil scientifique du Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Birck</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Légitimités d'en haut, légitimités d'en bas : postures d'acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01461988v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01875514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention « chasse – connaissance »: un marqueur de l’évolution de l’identité de la réserve naturelle des hauts plateaux du Vercors ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coexistence et confrontation de légitimités anciennes et nouvelles au sein du conseil scientifique du Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eymard Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">colloque du LADYSS « Légitimités d’en haut, légitimités d’en bas »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01462042v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du quali au quanti : la construction d’une base de données relationnelle sur les membres des conseils scientifiques de Rhône Alpes et PACA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Convention « chasse – connaissance »: un marqueur de l’évolution de l’identité de la réserve naturelle des hauts plateaux du Vercors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bray</w:t>
+                <w:t xml:space="preserve">Pierre-Eymard Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Irstea Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01582078v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheurs-ses en résidence : quand écologues ou sociologues partent en mission aux sièges d'espaces naturels protégés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deux conseils scientifiques pour une même animatrice : analyse des échanges socio-professionnels autour de deux interfaces entre science et action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Les recherches collaboratives : interroger les demandes d'accompagnement des montages d'actions collectives par les sciences humaines et sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01582087v1</w:t>
+                <w:t xml:space="preserve">halshs-01461988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles postures adopter pour mener une recherche de proximité sur les activités de trois conseils scientifiques dans les espaces protégés alpins ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Du quali au quanti : la construction d’une base de données relationnelle sur les membres des conseils scientifiques de Rhône Alpes et PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Université Internationale d'hiver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ITEM, Jan 2016, Autrans, France</w:t>
+              <w:t xml:space="preserve">Séminaire Irstea Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284324v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of scientific councils in bringing together scientists and nature practitioners : potentials and limits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chercheurs-ses en résidence : quand écologues ou sociologues partent en mission aux sièges d'espaces naturels protégés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société française d’écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Les recherches collaboratives : interroger les demandes d'accompagnement des montages d'actions collectives par les sciences humaines et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01582095v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des conseils scientifiques dans les controverses environnementales : étude de cas territoriaux à la lumière des dynamiques nationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelles postures adopter pour mener une recherche de proximité sur les activités de trois conseils scientifiques dans les espaces protégés alpins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l’équipe « Cause, crise et controverse environnementale » du CMW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Deuxième Université Internationale d'hiver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM, Jan 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01582092v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Conseils scientifiques des Parcs naturels, panorama national</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The role of scientific councils in bringing together scientists and nature practitioners : potentials and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e entretiens de Bibracte-Morvan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bibracte, France</w:t>
+              <w:t xml:space="preserve">Colloque Société française d’écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01582099v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles postures adopter pour mener une recherche de proximité sur les conseils scientifiques d'espaces protégés alpins ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La place des conseils scientifiques dans les controverses environnementales : étude de cas territoriaux à la lumière des dynamiques nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'Hiver du Labex ITEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Autrans, France</w:t>
+              <w:t xml:space="preserve">Séance de l’équipe « Cause, crise et controverse environnementale » du CMW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01294163v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles modalités de production, de circulation et d’utilisation des savoirs mobilisés dans les conseils scientifiques d’espaces protégés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelles postures adopter pour mener une recherche de proximité sur les conseils scientifiques d'espaces protégés alpins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « (Ré)appropriation des savoirs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, CESSMA, université Paris Diderot., France</w:t>
+              <w:t xml:space="preserve">Université d'Hiver du Labex ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01582100v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01294163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of scientific councils in the alpine protected areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les Conseils scientifiques des Parcs naturels, panorama national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Quayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Interface between science and mountain protected areas: the role of scientific councils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Chambery, France</w:t>
+              <w:t xml:space="preserve">11e entretiens de Bibracte-Morvan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bibracte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887519v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler connaissance et gestion de la nature : le travail de médiation dans les conseils scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelles modalités de production, de circulation et d’utilisation des savoirs mobilisés dans les conseils scientifiques d’espaces protégés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Denayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Saint Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">Colloque international « (Ré)appropriation des savoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, CESSMA, université Paris Diderot., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887514v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Articuler connaissance et gestion de la nature : le travail de médiation dans les conseils scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Saint Quentin en Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of scientific councils in the alpine protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Quayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop “Interface between science and mountain protected areas: the role of scientific councils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chambery, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des acteurs autour des conseils scientifiques : quelles temporalités en jeu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de Parcs Nationaux de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3934,98 +4206,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils scientifiques des espaces protégés : des organisations intermittentes au carrefour de réseaux « scientifiques » et « gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4035,366 +4307,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings des journées d'étude &amp;quot;Écologie et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. 114 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458479v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151-152, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Léandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Almansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des conseils scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4404,277 +4790,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier la sortie de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles relationnels dans les interactions chercheur.es – gestionnaires d’espaces naturels protégés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mener une recherche localisée sur trois conseils scientifiques d’espaces protégés : comment allier dynamiques de familiarité et posture critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager des relations professionnelles au cours d’une ethnographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01582071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4684,151 +5070,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter des phoques, compter des morues : une approche socio-historique de l’usage des nombres dans la gestion des océans de l’est du Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lewis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université du québec à Rimouski. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4838,185 +5224,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composer des relations entre &amp;quot;science&amp;quot; et &amp;quot;gestion de la nature&amp;quot; : ethnographie des frontières, casquettes et controverses dans les conseils scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Composer des relations entre &amp;quot;science&amp;quot; et &amp;quot;gestion de la nature&amp;quot;: ethnographie des frontières, casquettes et controverses dans les conseils scientifiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2018GREAH037⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02933264v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01818257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composer des relations entre &amp;quot;science&amp;quot; et &amp;quot;gestion de la nature&amp;quot;: ethnographie des frontières, casquettes et controverses dans les conseils scientifiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Composer des relations entre &amp;quot;science&amp;quot; et &amp;quot;gestion de la nature&amp;quot; : ethnographie des frontières, casquettes et controverses dans les conseils scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018GREAH037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01818257v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02933264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5084,51 +5470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7BD352F"/>
+    <w:nsid w:val="C11A6F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5315,51 +5701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelleronsin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6087-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514877v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j2f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piketty-Moine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134af" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Garnier Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tg6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jeanmougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44257-024-00019-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cadalen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Legroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.037.0087" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mariat-Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126ni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19218" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanguinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27805" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9000" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27734" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14797" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15366" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheurer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wallner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-2s5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Batisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymard Biron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chambon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933264v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAH037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01818257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelleronsin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6087-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j2f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piketty-Moine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134af" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barr&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Garnier Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tg6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jeanmougin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44257-024-00019-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mariat-Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126ni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085077v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cadalen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Legroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.037.0087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanguinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27805" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9000" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27734" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15366" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheurer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wallner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-2s5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;nard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887459v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Batisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymard Biron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chambon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01818257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933264v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAH037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>