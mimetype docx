--- v1 (2026-03-28)
+++ v2 (2026-04-25)
@@ -1115,295 +1115,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322752v1</w:t>
+                <w:t xml:space="preserve">hal-04516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e53072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516287v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer mediation in play settings for minimally verbal students with autism Spectrum disorder</w:t>
               </w:r>
@@ -3453,243 +3453,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
+                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
+              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839532v1</w:t>
+                <w:t xml:space="preserve">hal-04839521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
+                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
+              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839521v1</w:t>
+                <w:t xml:space="preserve">hal-04839532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
               </w:r>
@@ -5927,51 +5927,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tablette tactile peut-elle servir de médiateur social pour des enfants avec autisme scolarisés en milieu inclusif ?</w:t>
+                <w:t xml:space="preserve">Longitudinal assessment of children with autism spectrum disorders receiving intensive educational intervention in mainstream school setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
@@ -6006,97 +6006,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autisme et environnements : Parlons-en ! : 14ème édition de l'université d'automne de l'Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Le Croisic, France. 2017</w:t>
+              <w:t xml:space="preserve">17th International ESCAP Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Genève, Switzerland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728939v1</w:t>
+                <w:t xml:space="preserve">hal-01728970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal assessment of children with autism spectrum disorders receiving intensive educational intervention in mainstream school setting</w:t>
+                <w:t xml:space="preserve">Une tablette tactile peut-elle servir de médiateur social pour des enfants avec autisme scolarisés en milieu inclusif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
@@ -6131,73 +6131,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International ESCAP Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Genève, Switzerland. 2017</w:t>
+              <w:t xml:space="preserve">Autisme et environnements : Parlons-en ! : 14ème édition de l'université d'automne de l'Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Le Croisic, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728970v1</w:t>
+                <w:t xml:space="preserve">hal-01728939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation par les pairs en contexte de jeu : une stratégie pour améliorer les compétences sociales d’enfants avec autisme en milieu ordinaire</w:t>
               </w:r>
@@ -7152,51 +7152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.03.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Seveno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06920-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Tsamitrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramos Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04256637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Marec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969415231204837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.214.0265" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lemarec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1034912X.2021.1921123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01697179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;guy Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grebot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.03.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renoir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stela Tsamitrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Ciara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thebault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728939v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brocard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bor&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guellec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Magerotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baurain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lebeer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02290590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN20020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.03.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Seveno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06920-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Tsamitrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramos Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04256637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Marec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969415231204837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.214.0265" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lemarec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1034912X.2021.1921123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01697179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;guy Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grebot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.03.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renoir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stela Tsamitrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Ciara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thebault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brocard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bor&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guellec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Magerotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baurain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lebeer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02290590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN20020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>