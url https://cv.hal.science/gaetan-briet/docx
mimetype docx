--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -587,343 +587,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations d’enfants avec TSA avec leurs pairs à l’école maternelle : analyse de la littérature et observations systématiques en dispositifs inclusifs</w:t>
+                <w:t xml:space="preserve">Effects of three prophylactic interventions on French middle-schoolers’ mental health: protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Tsamitrou</w:t>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ramos Pereira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.098.0083⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-024-01723-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584731v1</w:t>
+                <w:t xml:space="preserve">hal-04565580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of three prophylactic interventions on French middle-schoolers’ mental health: protocol for a randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations d’enfants avec TSA avec leurs pairs à l’école maternelle : analyse de la littérature et observations systématiques en dispositifs inclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Tsamitrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+                <w:t xml:space="preserve">Sara Ramos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.204. </w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 98-99 (1), pp.83-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40359-024-01723-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nresi.098.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565580v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilité perçue de l’exergaming pour favoriser l’activité physique à l’école : étude pilote auprès des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -987,90 +987,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1115,295 +1115,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e53072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516287v1</w:t>
+                <w:t xml:space="preserve">hal-04322752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04322752v1</w:t>
+                <w:t xml:space="preserve">hal-04516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer mediation in play settings for minimally verbal students with autism Spectrum disorder</w:t>
               </w:r>
@@ -1545,51 +1545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1894,51 +1894,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tablette tactile peut-elle servir de médiateur social pour des enfants avec autisme scolarisés en milieu inclusif ?</w:t>
+                <w:t xml:space="preserve">Interactions de tutelles à l’école : exemple d’une stratégie appliquée en situation de jeu pour développer les compétences socio-communicatives d’enfants avec un Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
@@ -1995,75 +1995,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973982v1</w:t>
+                <w:t xml:space="preserve">hal-01974026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tablette tactile : une interface numérique pour favoriser les interactions sociales à l’école chez deux enfants présentant un trouble du spectre de l’autisme.</w:t>
+                <w:t xml:space="preserve">Une tablette tactile peut-elle servir de médiateur social pour des enfants avec autisme scolarisés en milieu inclusif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
@@ -2077,118 +2077,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Blanco</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973933v1</w:t>
+                <w:t xml:space="preserve">hal-01973982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions de tutelles à l’école : exemple d’une stratégie appliquée en situation de jeu pour développer les compétences socio-communicatives d’enfants avec un Trouble du Spectre de l'Autisme</w:t>
+                <w:t xml:space="preserve">La tablette tactile : une interface numérique pour favoriser les interactions sociales à l’école chez deux enfants présentant un trouble du spectre de l’autisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
@@ -2202,124 +2202,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Marec</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974026v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des trajectoires de développement cognitif et social d'enfants TSA scolarisés en unités d'enseignement maternelle : données sur 2 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,609 +2565,592 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche transdiagnostique du risque suicidaire à l'adolescence : étude des processus psychologiques intra et inter-individuels impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Renoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheur.euse.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie et Neurocognition; Laboratoire Interuniversitaire de Psychologie, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326099v1</w:t>
+                <w:t xml:space="preserve">hal-05149194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche transdiagnostique du risque suicidaire à l'adolescence : étude des processus psychologiques intra et inter-individuels impliqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Souchon</w:t>
+                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheur.euse.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie et Neurocognition; Laboratoire Interuniversitaire de Psychologie, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149194v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils développementaux et orientation scolaire des enfants autistes après l'unité d'enseignement en maternelle,</w:t>
+                <w:t xml:space="preserve">Efficacité d'une intervention universelle pluri-processuelle de prophylaxie en santé mentale : essai contrôlé randomisé auprès de collégiens français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Tsamitrou</w:t>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation : Développement, éducation et apprentissages tout au long de la vie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lorrain de Psychologie et Neurosciences (2LPN, UR 7489), Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">20e Journées Scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033717v1</w:t>
+                <w:t xml:space="preserve">hal-05624305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Profils développementaux et orientation scolaire des enfants autistes après l'unité d'enseignement en maternelle,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Tsamitrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation : Développement, éducation et apprentissages tout au long de la vie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lorrain de Psychologie et Neurosciences (2LPN, UR 7489), Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289290v1</w:t>
+                <w:t xml:space="preserve">hal-05033717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche transdiagnostique et processuelle du risque suicidaire à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3203,1488 +3186,1488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835013v1</w:t>
+                <w:t xml:space="preserve">hal-05289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848040v1</w:t>
+                <w:t xml:space="preserve">hal-04839521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
+              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839521v1</w:t>
+                <w:t xml:space="preserve">hal-04839532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
+              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839532v1</w:t>
+                <w:t xml:space="preserve">hal-04835013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual International Conference on Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Athens Institute for Education and Research, May 2024, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608498v1</w:t>
+                <w:t xml:space="preserve">hal-04848040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and social development of children with ASD attending new inclusive classrooms in french preschools : a 3 years follow-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Autism-Europe International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">18th Annual International Conference on Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athens Institute for Education and Research, May 2024, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289217v1</w:t>
+                <w:t xml:space="preserve">hal-04608498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation par les pairs en situation de jeu : exemple d’une stratégie pour favoriser l’inclusion scolaire des enfants avec un Trouble du Spectre de l’Autisme</w:t>
+                <w:t xml:space="preserve">Cognitive and social development of children with ASD attending new inclusive classrooms in french preschools : a 3 years follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stela Tsamitrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">12th Autism-Europe International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974148v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser l’inclusion scolaire d’enfants ayant un Trouble du Spectre de l’Autisme à travers la médiation par les pairs : exemple d’une intervention mise en œuvre dans différents contextes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution développementale des enfants avec un trouble du spectre de l’autisme scolarisés en Unité d’Enseignements en Maternelle : suivi sur 3 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Blanco</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque international du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Deuxième journée d’étude du comité scientifique et technique du CRA Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974095v1</w:t>
+                <w:t xml:space="preserve">hal-03148826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution développementale des enfants avec un trouble du spectre de l’autisme scolarisés en Unité d’Enseignements en Maternelle : suivi sur 3 ans.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Médiation par les pairs en situation de jeu : exemple d’une stratégie pour favoriser l’inclusion scolaire des enfants avec un Trouble du Spectre de l’Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Seveno</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième journée d’étude du comité scientifique et technique du CRA Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">59ème Congrès annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148826v1</w:t>
+                <w:t xml:space="preserve">hal-01974148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution développementale des enfants avec un trouble du spectre de l’autisme scolarisés en Unité d’Enseignements en Maternelle : suivi sur 3 ans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favoriser l’inclusion scolaire d’enfants ayant un Trouble du Spectre de l’Autisme à travers la médiation par les pairs : exemple d’une intervention mise en œuvre dans différents contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Seveno</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">11e colloque international du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974127v1</w:t>
+                <w:t xml:space="preserve">hal-01974095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation par les pairs en situation de jeu : exemple d’une stratégie pour favoriser l’inclusion scolaire des enfants avec un Trouble du Spectre de l’Autisme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution développementale des enfants avec un trouble du spectre de l’autisme scolarisés en Unité d’Enseignements en Maternelle : suivi sur 3 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blanco Ciara</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième journée d’étude du comité scientifique et technique du CRA Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">59ème Congrès annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148842v1</w:t>
+                <w:t xml:space="preserve">hal-01974127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des trajectoires de développement cognitif et social d'enfants TSA scolarisés en unités d'enseignement maternelle : données sur 2 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+                <w:t xml:space="preserve">Médiation par les pairs en situation de jeu : exemple d’une stratégie pour favoriser l’inclusion scolaire des enfants avec un Trouble du Spectre de l’Autisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanco Ciara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque international du RIPSYDEVE (Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre PsyClé (EA 3272) – Aix Marseille Université, Jun 2017, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Deuxième journée d’étude du comité scientifique et technique du CRA Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713098v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tablette tactile : une interface numérique pour favoriser les interactions sociales à l'école chez les enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4743,365 +4726,490 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NumAccess2017 : Entre compensation et accessibilité : quels usages du numérique dans les travaux sur les handicaps et la perte d’autonomie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes; ESPE Nantes, Feb 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi des trajectoires de développement cognitif et social d'enfants TSA scolarisés en unités d'enseignement maternelle : données sur 2 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713290v1</w:t>
+                <w:t xml:space="preserve">Virginie Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque international du RIPSYDEVE (Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre PsyClé (EA 3272) – Aix Marseille Université, Jun 2017, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus psychologiques impliqués dans le risque suicidaire à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,523 +5224,523 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52 ème congrès AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solutions numériques au service de l’éducation inclusive des élèves ayant un Trouble du Spectre de l’Autisme : une étude de la portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Claudel-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luxembourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international du Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation (RIPSYDEVE) : Grandir dans une société en transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude longitudinale des relations entre le profil sensoriel et les comportements adaptatifs de jeunes enfants ayant un Trouble du Spectre de l’Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Congrès International Piaget-RipsydevE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116437v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas précoces inadaptés et pratiques éducatives parentales chez des adolescents présentant un TDA-H</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Arnaud</w:t>
+                <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115075v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale des relations entre le profil sensoriel et les comportements adaptatifs de jeunes enfants ayant un Trouble du Spectre de l’Autisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schémas précoces inadaptés et pratiques éducatives parentales chez des adolescents présentant un TDA-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Piaget-RipsydevE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Genève, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204831v1</w:t>
+                <w:t xml:space="preserve">hal-04115075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre agressivité, schémas précoces inadaptés et traitement de l’information sociale à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,323 +5755,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la tablette tactile comme médiateur social à l'école pour des enfants avec autisme</w:t>
+                <w:t xml:space="preserve">Interactions de tutelles à l’école : exemple d’une stratégie appliquée en situation de jeu pour développer les compétences socio-communicatives d’enfants avec un trouble du spectre autistique (TSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la recherche à la pratique : études en psychologie et psychopathologie développementale : 10ème Colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France. 2017</w:t>
+              <w:t xml:space="preserve">Autisme et environnements : Parlons-en ! 14ème édition de l'université d'automne de l'Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Le Croisic, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728982v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions de tutelles à l’école : exemple d’une stratégie appliquée en situation de jeu pour développer les compétences socio-communicatives d’enfants avec un trouble du spectre autistique (TSA)</w:t>
+                <w:t xml:space="preserve">Apport de la tablette tactile comme médiateur social à l'école pour des enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Marec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autisme et environnements : Parlons-en ! 14ème édition de l'université d'automne de l'Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Le Croisic, France. 2017</w:t>
+              <w:t xml:space="preserve">De la recherche à la pratique : études en psychologie et psychopathologie développementale : 10ème Colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728927v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal assessment of children with autism spectrum disorders receiving intensive educational intervention in mainstream school setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6022,73 +6130,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International ESCAP Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Genève, Switzerland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tablette tactile peut-elle servir de médiateur social pour des enfants avec autisme scolarisés en milieu inclusif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6147,73 +6255,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autisme et environnements : Parlons-en ! : 14ème édition de l'université d'automne de l'Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Le Croisic, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation par les pairs en contexte de jeu : une stratégie pour améliorer les compétences sociales d’enfants avec autisme en milieu ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6272,100 +6380,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la recherche à la pratique : études en psychologie et psychopathologie développementale : 10e colloque international du RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité d’enseignement en maternelle : bilan longitudinal de deux années de scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6393,73 +6501,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales des Centre Ressources Autisme 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une Unité dédiée d’Accompagnement à la Scolarisation des Enfants avec Autisme (UDASEA) : l’intérêt d’un partenariat entre chercheurs et professionnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6481,84 +6589,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Peri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales des Centre Ressources Autisme 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6568,159 +6676,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instruction par les pairs : une stratégie d'intervention basée sur l'enrichissement mutuel des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Magerotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Lebeer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une école inclusive : quelles stratégies d'enseignement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2024, 280735744X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tablette tactile : un outil de médiation sociale au service de la scolarisation des enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6749,73 +6857,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et Autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions de l'INSHEA, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention d’un psychologue du développement au sein d’un dispositif d’inclusion scolaire pour enfants avec un trouble du spectre de l’autisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6844,51 +6952,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In P. Brun &amp; Melier (EDS), 12 interventions en psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, pp.169-197, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6898,114 +7006,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion scolaire et mise en place d’un accompagnement médico-psychologique précoce pour les enfants présentant un Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019REN20020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02290590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7152,51 +7260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.03.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Seveno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06920-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Tsamitrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramos Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04256637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Marec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969415231204837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.214.0265" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lemarec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1034912X.2021.1921123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01697179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;guy Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grebot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.03.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renoir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stela Tsamitrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Ciara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thebault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brocard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bor&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guellec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Magerotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baurain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lebeer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02290590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN20020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.03.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Seveno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06920-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Tsamitrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramos Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04256637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Marec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969415231204837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.214.0265" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lemarec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1034912X.2021.1921123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01697179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;guy Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grebot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.03.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souchon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stela Tsamitrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Ciara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thebault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728982v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brocard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bor&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729017v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Magerotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baurain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lebeer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02290590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN20020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>