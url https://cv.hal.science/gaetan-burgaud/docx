--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -230,295 +230,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Genetic Divergence in Tychoplanktonic Taxa Dominating Diatom Communities in Marine Biofilms</w:t>
+                <w:t xml:space="preserve">An exploratory study of species richness and dynamics in the cultivable mycobiota of Palmaria palmata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
+                <w:t xml:space="preserve">Yoran Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
+                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Fay</w:t>
+                <w:t xml:space="preserve">Paul Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Tunin‐ley</w:t>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Turquet</w:t>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (3), pp.e70116. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.101417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.70116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2025.101417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108506v1</w:t>
+                <w:t xml:space="preserve">hal-05225331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of species richness and dynamics in the cultivable mycobiota of Palmaria palmata</w:t>
+                <w:t xml:space="preserve">Geographic Genetic Divergence in Tychoplanktonic Taxa Dominating Diatom Communities in Marine Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoran Le Strat</w:t>
+                <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Déléris</w:t>
+                <w:t xml:space="preserve">Fabienne Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+                <w:t xml:space="preserve">Alina Tunin‐ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+                <w:t xml:space="preserve">Jean Turquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75, pp.101417. </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.e70116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2025.101417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.70116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225331v1</w:t>
+                <w:t xml:space="preserve">hal-05108506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pan-European study of the bacterial plastisphere diversity along river-to-sea continuums</w:t>
               </w:r>
@@ -632,3152 +632,3152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fusarochromanone Derivatives from the Marine Fungus Fusarium equiseti UBOCC-A-117302</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colonization and Biodegradation Potential of Fungal Communities on Immersed Polystyrene vs. Biodegradable Plastics: A Time Series Study in a Marina Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giang Nam Pham</w:t>
+                <w:t xml:space="preserve">Marie Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+                <w:t xml:space="preserve">Maxence Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cousseau</w:t>
+                <w:t xml:space="preserve">Cyril Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Dayras</w:t>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md22100444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), 428 (24p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof10060428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397856v1</w:t>
+                <w:t xml:space="preserve">hal-04669244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Characterization of Two Aryl Sulfotransferases from Deep-Sea Marine Fungi and Their Implications in the Sulfation of Secondary Metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+                <w:t xml:space="preserve">Beatriz Arce-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Arce-López</w:t>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (12), pp.572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md22120572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planktonic Marine Fungi: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefeng Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+                <w:t xml:space="preserve">Anthony S Amend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binta Diémé</w:t>
+                <w:t xml:space="preserve">Federico Baltar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagrée</w:t>
+                <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Eva Breyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (16), pp.10181-10194. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (3), pp.e2023JG007887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34214-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023jg007887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752854v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic Marine Fungi: A Review</w:t>
+                <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuefeng Peng</w:t>
+                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony S Amend</w:t>
+                <w:t xml:space="preserve">Binta Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Baltar</w:t>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Breyer</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023jg007887⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (16), pp.10181-10194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34214-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789222v1</w:t>
+                <w:t xml:space="preserve">hal-04752854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization and Biodegradation Potential of Fungal Communities on Immersed Polystyrene vs. Biodegradable Plastics: A Time Series Study in a Marina Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tallec</w:t>
+                <w:t xml:space="preserve">Assessing the Biodegradation of Low-Density Polyethylene Films by Candida tropicalis SLNEA04 and Rhodotorula mucilaginosa SLNEA05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Bourzama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Bourezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof10060428⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d16120759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669244v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on biodegradation of low density polyethylene bags by a Rhizopus arrhizus SLNEA1 strain in batch and continuous cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Bourzama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouari Sadrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Zerroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55 (4), pp.3449-3463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42770-024-01487-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Biodegradation of Low-Density Polyethylene Films by Candida tropicalis SLNEA04 and Rhodotorula mucilaginosa SLNEA05</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+                <w:t xml:space="preserve">New Fusarochromanone Derivatives from the Marine Fungus Fusarium equiseti UBOCC-A-117302</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Nam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Bourezgui</w:t>
+                <w:t xml:space="preserve">Marie Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (12), pp.759. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d16120759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md22100444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140927v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global consortium for the classification of fungi and fungus-like taxa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal Diversity and Dynamics during Long-Term Immersion of Conventional and Biodegradable Plastics in the Marine Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kd Hyde</w:t>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Abdel-Wahab</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Absalan</w:t>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycosphere Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5943/mycosphere/14/1/23⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15040579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778612v1</w:t>
+                <w:t xml:space="preserve">hal-04107520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in marine mycological research in different countries, and prospects for future developments worldwide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and Spatial Dynamics of Fungal Diversity and Communities in the Intertidal Zones of Qingdao, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihui Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-Lai Pang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Artur Alves</w:t>
+                <w:t xml:space="preserve">Hehe Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Marina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bot-2023-0015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (10), pp.1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof9101015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771647v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Expression and Biochemical Characterization of a New Chloroperoxidase Isolated from the Deep-Sea Hydrothermal Vent Black Yeast Hortaea werneckii UBOCC-A-208029</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress in marine mycological research in different countries, and prospects for future developments worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka-Lai Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdel-Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cochereau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Artur Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-023-10222-7⟩</w:t>
+              <w:t xml:space="preserve">Botanica Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (4), pp.239-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bot-2023-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241644v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Spatial Dynamics of Fungal Diversity and Communities in the Intertidal Zones of Qingdao, China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterologous Expression and Biochemical Characterization of a New Chloroperoxidase Isolated from the Deep-Sea Hydrothermal Vent Black Yeast Hortaea werneckii UBOCC-A-208029</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoran Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hehe Ma</w:t>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9101015⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.519-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-023-10222-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468264v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Diversity and Dynamics during Long-Term Immersion of Conventional and Biodegradable Plastics in the Marine Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+                <w:t xml:space="preserve">Metatranscriptomics and metabarcoding reveal spatiotemporal shifts in fungal communities and their activities in Chinese coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+                <w:t xml:space="preserve">Xuedan Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d15040579⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.2750-2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107520v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomics and metabarcoding reveal spatiotemporal shifts in fungal communities and their activities in Chinese coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengmeng Wang</w:t>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Mara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xuedan Long</w:t>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16905⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495772v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global consortium for the classification of fungi and fungus-like taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kd Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Abdel-Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">J Abdollahzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Pd Abeywickrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+                <w:t xml:space="preserve">S Absalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Mycosphere Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1960-2012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5943/mycosphere/14/1/23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302147v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea hydrothermal vent sediments reveal diverse fungi with antibacterial activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlighting the Biotechnological Potential of Deep Oceanic Crust Fungi through the Prism of Their Antimicrobial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Keeler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Nicolas Frotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Teske</w:t>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Beaudoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mehiri</w:t>
+                <w:t xml:space="preserve">Christophe Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiab103⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp.411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19080411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374688v1</w:t>
+                <w:t xml:space="preserve">hal-03374692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Abundance, Diversity and Activity During Long-Term Colonization of Non-biodegradable and Biodegradable Plastics in Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Odobel</w:t>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dussud</w:t>
+                <w:t xml:space="preserve">Lena Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Philip</w:t>
+                <w:t xml:space="preserve">Gabrielle Derippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.734782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of mycoplankton in the Yellow Sea reflect the combined effect of riverine inputs and hydrographic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengmeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyuan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiyuan Ma</w:t>
+                <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Cai</w:t>
+                <w:t xml:space="preserve">Leho Tedersoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bahram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (14), pp.3624-3637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.15986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Biotechnological Potential of Deep Oceanic Crust Fungi through the Prism of Their Antimicrobial Activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Dayras</w:t>
+                <w:t xml:space="preserve">Environmental factors shaping bacterial, archaeal and fungal community structure in hydrothermal sediments of Guaymas Basin, Gulf of California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frotté</w:t>
+                <w:t xml:space="preserve">Taylor Sehein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Debaets</w:t>
+                <w:t xml:space="preserve">Gunter Wegener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Meur</w:t>
+                <w:t xml:space="preserve">Christopher R Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (8), pp.411. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0256321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md19080411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0256321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374692v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors shaping bacterial, archaeal and fungal community structure in hydrothermal sediments of Guaymas Basin, Gulf of California</w:t>
+                <w:t xml:space="preserve">Deep-sea hydrothermal vent sediments reveal diverse fungi with antibacterial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo A Ramírez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Mara</w:t>
+                <w:t xml:space="preserve">Emma Keeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Sehein</w:t>
+                <w:t xml:space="preserve">Andreas Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunter Wegener</w:t>
+                <w:t xml:space="preserve">David Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher R Chambers</w:t>
+                <w:t xml:space="preserve">Mohamed Mehiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0256321. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0256321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiab103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469201v1</w:t>
+                <w:t xml:space="preserve">hal-03374688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacterial and Fungal Microbiota of Saccharina latissima (Laminariales, Phaeophyceae)</w:t>
+                <w:t xml:space="preserve">Recycling and metabolic flexibility dictate life in the lower oceanic crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tourneroche</w:t>
+                <w:t xml:space="preserve">Jiangtao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">Florence Schubotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sylvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.587566. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 579 (7798), pp.250-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.587566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2075-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915723v2</w:t>
+                <w:t xml:space="preserve">hal-05495469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta‐omics highlights the diversity, activity and adaptations of fungi in deep oceanic crust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Highlighting the Crude Oil Bioremediation Potential of Marine Fungi Isolated from the Port of Oran (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Quemener</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15181⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d12050196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495687v1</w:t>
+                <w:t xml:space="preserve">hal-05468284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Crude Oil Bioremediation Potential of Marine Fungi Isolated from the Port of Oran (Algeria)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bacterial and Fungal Microbiota of Saccharina latissima (Laminariales, Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Quemener</w:t>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d12050196⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.587566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.587566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468284v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling and metabolic flexibility dictate life in the lower oceanic crust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Meta‐omics highlights the diversity, activity and adaptations of fungi in deep oceanic crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Schubotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 579 (7798), pp.250-255. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (9), pp.3950-3967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2075-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495469v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling microbial ecology of industrial-scale Kombucha fermentations by metabarcoding and culture-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Taminiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,550 +3982,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Deep-Sea Basidiomycetous Yeast Cryptococcus sp. Strain Mo29 Reveals Its Biotechnological Potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Subseafloor Fungi as an Untapped Reservoir of Amphipathic Antimicrobial Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Navarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Redou</w:t>
+                <w:t xml:space="preserve">Camille Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hainaut</w:t>
+                <w:t xml:space="preserve">Benjamin Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Record</w:t>
+                <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md14030050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439897v1</w:t>
+                <w:t xml:space="preserve">hal-02890685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Deep-Sea Ascomycetous Filamentous Fungus Cadophora malorum Mo12 from the Mid-Atlantic Ridge Reveals Its Biotechnological Potential</w:t>
+                <w:t xml:space="preserve">Revisiting the pink-red pigmented basidiomycete mirror yeast of the phyllosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rédou V</w:t>
+                <w:t xml:space="preserve">Alec Cobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar A</w:t>
+                <w:t xml:space="preserve">Virginia P Edgcomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hainaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+                <w:t xml:space="preserve">Daniel Repeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record E</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edward R Leadbetter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (4), pp.e00467-16. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00467-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446811v1</w:t>
+                <w:t xml:space="preserve">hal-04778544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the pink-red pigmented basidiomycete mirror yeast of the phyllosphere</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Deep-Sea Basidiomycetous Yeast Cryptococcus sp. Strain Mo29 Reveals Its Biotechnological Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alec Cobban</w:t>
+                <w:t xml:space="preserve">V. Redou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia P Edgcomb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Repeta</w:t>
+                <w:t xml:space="preserve">M. Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward R Leadbetter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778544v1</w:t>
+                <w:t xml:space="preserve">hal-01439897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Subseafloor Fungi as an Untapped Reservoir of Amphipathic Antimicrobial Compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Deep-Sea Ascomycetous Filamentous Fungus Cadophora malorum Mo12 from the Mid-Atlantic Ridge Reveals Its Biotechnological Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jégou</w:t>
+                <w:t xml:space="preserve">Rédou V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
+                <w:t xml:space="preserve">Kumar A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+                <w:t xml:space="preserve">Matthieu Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Barbier</w:t>
+                <w:t xml:space="preserve">Record E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (3), pp.50. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.e00467-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md14030050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00467-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890685v1</w:t>
+                <w:t xml:space="preserve">hal-01446811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enargite-luzonite hydrothermal vents in Manus Back-Arc Basin: submarine analogues of high-sulfidation epithermal mineralization</w:t>
               </w:r>
@@ -4639,377 +4639,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
+                <w:t xml:space="preserve">Yamadazyma barbieri f.a. sp nov., an ascomycetous anamorphic yeast isolated from a Mid-Atlantic Ridge hydrothermal site (-2300m) and marine coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+                <w:t xml:space="preserve">Gaetan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
+                <w:t xml:space="preserve">Noémie Vignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Natália O. P. Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.3600-3606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485208v1</w:t>
+                <w:t xml:space="preserve">hal-01607430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamadazyma barbieri f.a. sp nov., an ascomycetous anamorphic yeast isolated from a Mid-Atlantic Ridge hydrothermal site (-2300m) and marine coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Burgaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Vignolles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stella Debaets</w:t>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália O. P. Maciel</w:t>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66, pp.3600-3606. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (01), pp.63 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607430v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Deep-Sea Basidiomycetous Yeast Cryptococcus sp. Strain Mo29 Reveals Its Biotechnological Potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédou V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hainaut M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (4), pp.e00461-16. </w:t>
@@ -5220,51 +5220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria G Pachiadaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Edgcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5743,51 +5743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesselin Dekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5902,51 +5902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 100 (1), pp.75 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6044,51 +6044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (1), pp.121-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6116,299 +6116,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of culturable marine filamentous fungi from deep-sea hydrothermal vents.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal diversity in deep-sea hydrothermal ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01886.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (20), pp.6415-6421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00653-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406503v1</w:t>
+                <w:t xml:space="preserve">hal-00429860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal diversity in deep-sea hydrothermal ecosystems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of culturable marine filamentous fungi from deep-sea hydrothermal vents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (6), pp.1588-1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01886.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00653-09⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429860v1</w:t>
+                <w:t xml:space="preserve">hal-00406503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6560,77 +6560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka-Lai Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marine Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.99-153, 2016, </w:t>
@@ -6668,90 +6668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungi in deep sea and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6950,90 +6950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binta Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7075,51 +7075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fungal taxonomic groups isolated from deep-sea vent ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7127,51 +7127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles 2006 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7365,51 +7365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Harrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Bourzama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2025.101417" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04828355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35658-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34214-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S Amend" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadio Blanco&#8208;bercial" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Breyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jg007887" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Quemener" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10060428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouari Sadrati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zerroug" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42770-024-01487-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bourezgui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16120759" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kd Hyde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Abdel-Wahab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abdollahzadeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Abeywickrama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Absalan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/14/1/23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Lai Pang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Wahab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2023-0015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Ji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10222-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Pan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehe Ma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9101015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040579" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Mara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedan Long" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16905" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Keeler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Teske" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaudoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03469159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Odobel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lauters" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.734782" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bahram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15986" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frott&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080411" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Ram&#237;rez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sehein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Wegener" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Chambers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256321" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915723v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.587566" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schubotz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15181" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Maamar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12050196" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sylvan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2075-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15040111" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Redou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hainaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Record" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dou V" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hainaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Record E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00467-16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Cobban" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia P Edgcomb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Leadbetter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.374" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin M. Dekov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Asael" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Burgaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia O. P. Maciel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001239" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446824v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainaut M" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00461-16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Hu&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;dou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Pachiadaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12447" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01272828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Keravec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K Jansson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1207-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01056621v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Breuker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.250" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Dekov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Petersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.06.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95VXF63Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866600v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sampaio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9566-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6715EDF949BE7F88D1796EEE6B9642108336EDBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00881.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406503v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Calvez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01886.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8C2WSHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429860v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00653-09" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05385519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Ho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.scd-proxy.univ-brest.fr/chapter/10.1007/978-3-031-97453-3_7#author-information" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97453-3_7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33000-6_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04788993v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089985v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Harrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Bourzama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2025.101417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04828355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35658-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Quemener" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10060428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Peng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S Amend" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadio Blanco&#8208;bercial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Breyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jg007887" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34214-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bourezgui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16120759" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouari Sadrati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zerroug" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42770-024-01487-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Pan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehe Ma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9101015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Lai Pang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Wahab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2023-0015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241644v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Ji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10222-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Mara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedan Long" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16905" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778612v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kd Hyde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Abdel-Wahab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abdollahzadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Abeywickrama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Absalan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/14/1/23" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frott&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03469159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Odobel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lauters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.734782" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Ma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bahram" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Ram&#237;rez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sehein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Wegener" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Chambers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256321" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Keeler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Teske" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaudoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab103" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schubotz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sylvan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2075-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Maamar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12050196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915723v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.587566" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15181" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15040111" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890685v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030050" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778544v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Cobban" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia P Edgcomb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Leadbetter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.374" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Redou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hainaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Record" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dou V" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hainaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Record E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00467-16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin M. Dekov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Asael" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Burgaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia O. P. Maciel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001239" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446824v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainaut M" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00461-16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Hu&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;dou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Pachiadaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12447" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01272828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Keravec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K Jansson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1207-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01056621v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Breuker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.250" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Dekov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Petersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.06.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95VXF63Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866600v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sampaio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9566-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6715EDF949BE7F88D1796EEE6B9642108336EDBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00881.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Calvez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00653-09" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406503v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01886.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8C2WSHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05385519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Ho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.scd-proxy.univ-brest.fr/chapter/10.1007/978-3-031-97453-3_7#author-information" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97453-3_7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33000-6_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04788993v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089985v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>