--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -66,325 +66,325 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in fungal-mediated plastic biodegradation: Mechanisms, challenges, and future directions</w:t>
+                <w:t xml:space="preserve">Diversity and Dispersal of Fungi Along a Subtropical Land‐to‐Sea Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randa Harrat</w:t>
+                <w:t xml:space="preserve">M Meyneng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Philippe</w:t>
+                <w:t xml:space="preserve">L Tedersoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+                <w:t xml:space="preserve">G Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghania Bourzama</w:t>
+                <w:t xml:space="preserve">V Mikryukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Carriconde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1013, pp.181251. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18, pp.e70297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469351v1</w:t>
+                <w:t xml:space="preserve">hal-05586922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of species richness and dynamics in the cultivable mycobiota of Palmaria palmata</w:t>
+                <w:t xml:space="preserve">Advances in fungal-mediated plastic biodegradation: Mechanisms, challenges, and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoran Le Strat</w:t>
+                <w:t xml:space="preserve">Randa Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
+                <w:t xml:space="preserve">Aurélie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Déléris</w:t>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+                <w:t xml:space="preserve">Ghania Bourzama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bertrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75, pp.101417. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1013, pp.181251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2025.101417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225331v1</w:t>
+                <w:t xml:space="preserve">hal-05469351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Genetic Divergence in Tychoplanktonic Taxa Dominating Diatom Communities in Marine Biofilms</w:t>
               </w:r>
@@ -498,6310 +498,6444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pan-European study of the bacterial plastisphere diversity along river-to-sea continuums</w:t>
+                <w:t xml:space="preserve">An exploratory study of species richness and dynamics in the cultivable mycobiota of Palmaria palmata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Philip</w:t>
+                <w:t xml:space="preserve">Yoran Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Chapron</w:t>
+                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Paul Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Calvès</w:t>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35658-9⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.101417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2025.101417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828355v1</w:t>
+                <w:t xml:space="preserve">hal-05225331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization and Biodegradation Potential of Fungal Communities on Immersed Polystyrene vs. Biodegradable Plastics: A Time Series Study in a Marina Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Pan-European study of the bacterial plastisphere diversity along river-to-sea continuums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Quemener</w:t>
+                <w:t xml:space="preserve">Léna Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Noël</w:t>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tallec</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof10060428⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.10164-10180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35658-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669244v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of Two Aryl Sulfotransferases from Deep-Sea Marine Fungi and Their Implications in the Sulfation of Secondary Metabolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Fusarochromanone Derivatives from the Marine Fungus Fusarium equiseti UBOCC-A-117302</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Arce-López</w:t>
+                <w:t xml:space="preserve">Giang Nam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Arnaud Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gerometta</w:t>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22 (12), pp.572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md22120572⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22100444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093642v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic Marine Fungi: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuefeng Peng</w:t>
+                <w:t xml:space="preserve">Colonization and Biodegradation Potential of Fungal Communities on Immersed Polystyrene vs. Biodegradable Plastics: A Time Series Study in a Marina Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony S Amend</w:t>
+                <w:t xml:space="preserve">Marie Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Baltar</w:t>
+                <w:t xml:space="preserve">Maxence Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
+                <w:t xml:space="preserve">Cyril Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Breyer</w:t>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (3), pp.e2023JG007887. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), 428 (24p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023jg007887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof10060428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789222v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers</w:t>
+                <w:t xml:space="preserve">Planktonic Marine Fungi: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+                <w:t xml:space="preserve">Xuefeng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binta Diémé</w:t>
+                <w:t xml:space="preserve">Anthony S Amend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagrée</w:t>
+                <w:t xml:space="preserve">Federico Baltar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Breyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34214-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (3), pp.e2023JG007887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023jg007887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752854v1</w:t>
+                <w:t xml:space="preserve">hal-04789222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Biodegradation of Low-Density Polyethylene Films by Candida tropicalis SLNEA04 and Rhodotorula mucilaginosa SLNEA05</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aymen Bourezgui</w:t>
+                <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binta Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d16120759⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (16), pp.10181-10194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34214-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140927v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on biodegradation of low density polyethylene bags by a Rhizopus arrhizus SLNEA1 strain in batch and continuous cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Identification and Characterization of Two Aryl Sulfotransferases from Deep-Sea Marine Fungi and Their Implications in the Sulfation of Secondary Metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Arce-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42770-024-01487-8⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (12), pp.572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22120572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398744v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fusarochromanone Derivatives from the Marine Fungus Fusarium equiseti UBOCC-A-117302</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Dayras</w:t>
+                <w:t xml:space="preserve">Assessing the Biodegradation of Low-Density Polyethylene Films by Candida tropicalis SLNEA04 and Rhodotorula mucilaginosa SLNEA05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Bourzama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Bourezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md22100444⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d16120759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397856v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Diversity and Dynamics during Long-Term Immersion of Conventional and Biodegradable Plastics in the Marine Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+                <w:t xml:space="preserve">A comparative study on biodegradation of low density polyethylene bags by a Rhizopus arrhizus SLNEA1 strain in batch and continuous cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Bourzama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouari Sadrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Zerroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (4), pp.3449-3463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42770-024-01487-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d15040579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04107520v1</w:t>
+                <w:t xml:space="preserve">hal-05398744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Spatial Dynamics of Fungal Diversity and Communities in the Intertidal Zones of Qingdao, China</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global consortium for the classification of fungi and fungus-like taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hehe Ma</w:t>
+                <w:t xml:space="preserve">Kd Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Abdel-Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abdollahzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pd Abeywickrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Absalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9101015⟩</w:t>
+              <w:t xml:space="preserve">Mycosphere Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1960-2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5943/mycosphere/14/1/23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468264v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in marine mycological research in different countries, and prospects for future developments worldwide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Adams</w:t>
+                <w:t xml:space="preserve">Fungal Diversity and Dynamics during Long-Term Immersion of Conventional and Biodegradable Plastics in the Marine Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Alves</w:t>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Marina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bot-2023-0015⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15040579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771647v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Expression and Biochemical Characterization of a New Chloroperoxidase Isolated from the Deep-Sea Hydrothermal Vent Black Yeast Hortaea werneckii UBOCC-A-208029</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal and Spatial Dynamics of Fungal Diversity and Communities in the Intertidal Zones of Qingdao, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaolin Ji</w:t>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Qi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihui Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hehe Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-023-10222-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (10), pp.1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof9101015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241644v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomics and metabarcoding reveal spatiotemporal shifts in fungal communities and their activities in Chinese coastal waters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent progress in marine mycological research in different countries, and prospects for future developments worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
+                <w:t xml:space="preserve">Ka-Lai Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuedan Long</w:t>
+                <w:t xml:space="preserve">E. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdel-Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16905⟩</w:t>
+              <w:t xml:space="preserve">Botanica Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (4), pp.239-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bot-2023-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495772v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+                <w:t xml:space="preserve">Heterologous Expression and Biochemical Characterization of a New Chloroperoxidase Isolated from the Deep-Sea Hydrothermal Vent Black Yeast Hortaea werneckii UBOCC-A-208029</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoran Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.519-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-023-10222-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302147v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global consortium for the classification of fungi and fungus-like taxa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metatranscriptomics and metabarcoding reveal spatiotemporal shifts in fungal communities and their activities in Chinese coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd Abeywickrama</w:t>
+                <w:t xml:space="preserve">Mengmeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Absalan</w:t>
+                <w:t xml:space="preserve">Paraskevi Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuedan Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycosphere Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5943/mycosphere/14/1/23⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.2750-2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778612v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Biotechnological Potential of Deep Oceanic Crust Fungi through the Prism of Their Antimicrobial Activity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Meur</w:t>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19080411⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374692v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Abundance, Diversity and Activity During Long-Term Colonization of Non-biodegradable and Biodegradable Plastics in Seawater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep-sea hydrothermal vent sediments reveal diverse fungi with antibacterial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Philip</w:t>
+                <w:t xml:space="preserve">Emma Keeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Derippe</w:t>
+                <w:t xml:space="preserve">Andreas Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lauters</w:t>
+                <w:t xml:space="preserve">David Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.734782⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiab103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469159v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of mycoplankton in the Yellow Sea reflect the combined effect of riverine inputs and hydrographic conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yiyuan Ma</w:t>
+                <w:t xml:space="preserve">Highlighting the Biotechnological Potential of Deep Oceanic Crust Fungi through the Prism of Their Antimicrobial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Cai</w:t>
+                <w:t xml:space="preserve">Nicolas Frotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leho Tedersoo</w:t>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Bahram</w:t>
+                <w:t xml:space="preserve">Christophe Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (14), pp.3624-3637. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp.411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md19080411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495759v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors shaping bacterial, archaeal and fungal community structure in hydrothermal sediments of Guaymas Basin, Gulf of California</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal dynamics of mycoplankton in the Yellow Sea reflect the combined effect of riverine inputs and hydrographic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo A Ramírez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Mara</w:t>
+                <w:t xml:space="preserve">Yiyuan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Sehein</w:t>
+                <w:t xml:space="preserve">Lei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunter Wegener</w:t>
+                <w:t xml:space="preserve">Leho Tedersoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher R Chambers</w:t>
+                <w:t xml:space="preserve">Mohammad Bahram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0256321. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (14), pp.3624-3637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0256321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469201v1</w:t>
+                <w:t xml:space="preserve">hal-05495759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea hydrothermal vent sediments reveal diverse fungi with antibacterial activities</w:t>
+                <w:t xml:space="preserve">Bacterial Abundance, Diversity and Activity During Long-Term Colonization of Non-biodegradable and Biodegradable Plastics in Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Keeler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Charlene Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Teske</w:t>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Beaudoin</w:t>
+                <w:t xml:space="preserve">Lena Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mehiri</w:t>
+                <w:t xml:space="preserve">Gabrielle Derippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiab103⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.734782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374688v1</w:t>
+                <w:t xml:space="preserve">hal-03469159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling and metabolic flexibility dictate life in the lower oceanic crust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Environmental factors shaping bacterial, archaeal and fungal community structure in hydrothermal sediments of Guaymas Basin, Gulf of California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Sylvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Taylor Sehein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Wegener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2075-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0256321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0256321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495469v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Crude Oil Bioremediation Potential of Marine Fungi Isolated from the Port of Oran (Algeria)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bacterial and Fungal Microbiota of Saccharina latissima (Laminariales, Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Quemener</w:t>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d12050196⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.587566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.587566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468284v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacterial and Fungal Microbiota of Saccharina latissima (Laminariales, Phaeophyceae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Meta‐omics highlights the diversity, activity and adaptations of fungi in deep oceanic crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Florence Schubotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.587566. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (9), pp.3950-3967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.587566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915723v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta‐omics highlights the diversity, activity and adaptations of fungi in deep oceanic crust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Highlighting the Crude Oil Bioremediation Potential of Marine Fungi Isolated from the Port of Oran (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Quemener</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15181⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d12050196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495687v1</w:t>
+                <w:t xml:space="preserve">hal-05468284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling microbial ecology of industrial-scale Kombucha fermentations by metabarcoding and culture-based methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recycling and metabolic flexibility dictate life in the lower oceanic crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangtao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schubotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sylvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fix048⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 579 (7798), pp.250-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2075-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866765v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Metabolites from the Deep Subseafloor Fungus Oidiodendron griseum UBOCC-A-114129</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling microbial ecology of industrial-scale Kombucha fermentations by metabarcoding and culture-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+                <w:t xml:space="preserve">Bernard Taminiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Franck Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (4), </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md15040111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fix048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518044v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Subseafloor Fungi as an Untapped Reservoir of Amphipathic Antimicrobial Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Bioactive Metabolites from the Deep Subseafloor Fungus Oidiodendron griseum UBOCC-A-114129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Navarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
+                <w:t xml:space="preserve">C. Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Barbier</w:t>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (3), pp.50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md14030050⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md15040111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890685v1</w:t>
+                <w:t xml:space="preserve">hal-01518044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the pink-red pigmented basidiomycete mirror yeast of the phyllosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alec Cobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia P Edgcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Repeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward R Leadbetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mbo3.374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Deep-Sea Basidiomycetous Yeast Cryptococcus sp. Strain Mo29 Reveals Its Biotechnological Potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Redou</w:t>
+                <w:t xml:space="preserve">Deep Subseafloor Fungi as an Untapped Reservoir of Amphipathic Antimicrobial Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Navarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">Camille Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hainaut</w:t>
+                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+                <w:t xml:space="preserve">Benjamin Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Record</w:t>
+                <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md14030050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439897v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Deep-Sea Ascomycetous Filamentous Fungus Cadophora malorum Mo12 from the Mid-Atlantic Ridge Reveals Its Biotechnological Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédou V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (4), pp.e00467-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00467-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enargite-luzonite hydrothermal vents in Manus Back-Arc Basin: submarine analogues of high-sulfidation epithermal mineralization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Deep-Sea Basidiomycetous Yeast Cryptococcus sp. Strain Mo29 Reveals Its Biotechnological Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+                <w:t xml:space="preserve">V. Redou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bindi</w:t>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Asael</w:t>
+                <w:t xml:space="preserve">M. Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201676v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamadazyma barbieri f.a. sp nov., an ascomycetous anamorphic yeast isolated from a Mid-Atlantic Ridge hydrothermal site (-2300m) and marine coastal waters</w:t>
+                <w:t xml:space="preserve">Enargite-luzonite hydrothermal vents in Manus Back-Arc Basin: submarine analogues of high-sulfidation epithermal mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Burgaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Vesselin M. Dekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Vignolles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stella Debaets</w:t>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália O. P. Maciel</w:t>
+                <w:t xml:space="preserve">Kalin Kouzmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Asael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001239⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 438, pp.36-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607430v1</w:t>
+                <w:t xml:space="preserve">hal-04201676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yamadazyma barbieri f.a. sp nov., an ascomycetous anamorphic yeast isolated from a Mid-Atlantic Ridge hydrothermal site (-2300m) and marine coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Gaetan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Loison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Noémie Vignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália O. P. Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.3600-3606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485208v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Deep-Sea Basidiomycetous Yeast Cryptococcus sp. Strain Mo29 Reveals Its Biotechnological Potential.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Record E</w:t>
+                <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00461-16⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (01), pp.63 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446824v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrostatic pressure on yeasts isolated from deep-sea hydrothermal vents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Deep-Sea Basidiomycetous Yeast Cryptococcus sp. Strain Mo29 Reveals Its Biotechnological Potential.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédou V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hainaut M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Record E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.e00461-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00461-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321309v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth analyses of deep subsurface sediments using 454-pyrosequencing reveals a reservoir of buried fungal communities at record-breaking depths.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hydrostatic pressure on yeasts isolated from deep-sea hydrothermal vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
+                <w:t xml:space="preserve">Gaétan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria G Pachiadaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
+                <w:t xml:space="preserve">Nguyen Thi Minh Hué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alain</w:t>
+                <w:t xml:space="preserve">Danielle Arzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12447⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (9), pp.700-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096753v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the respiratory tract microbiota of patients with cystic fibrosis during early Pseudomonas aeruginosa colonization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microorganisms persist at record depths in the subseafloor of the Canterbury Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+                <w:t xml:space="preserve">Maria-Cristina Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vallet</w:t>
+                <w:t xml:space="preserve">Anja Breuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet K Jansson</w:t>
+                <w:t xml:space="preserve">Vanessa Rédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.405. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.1370-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40064-015-1207-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272828v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms persist at record depths in the subseafloor of the Canterbury Basin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth analyses of deep subsurface sediments using 454-pyrosequencing reveals a reservoir of buried fungal communities at record-breaking depths.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Cristina Ciobanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dufresne</w:t>
+                <w:t xml:space="preserve">Maria G Pachiadaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Breuker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Rédou</w:t>
+                <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.1370-80. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), pp.908-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056621v1</w:t>
+                <w:t xml:space="preserve">hal-01096753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
+                <w:t xml:space="preserve">Insights into the respiratory tract microbiota of patients with cystic fibrosis during early Pseudomonas aeruginosa colonization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Marlène Keravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audic</w:t>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bass</w:t>
+                <w:t xml:space="preserve">Sophie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Berney</w:t>
+                <w:t xml:space="preserve">Janet K Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40064-015-1207-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253994v1</w:t>
+                <w:t xml:space="preserve">hal-01272828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic and biogenic As-sulfide precipitation at seafloor hydrothermal fields</w:t>
+                <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesselin Dekov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Burgaud</w:t>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Petersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dan Asael</w:t>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499434v1</w:t>
+                <w:t xml:space="preserve">hal-01253994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida oceani sp. nov., a novel yeast isolated from a Mid-Atlantic Ridge hydrothermal vent (−2300 meters)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inorganic and biogenic As-sulfide precipitation at seafloor hydrothermal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin Dekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Asael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342, pp.28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2013.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10482-011-9566-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01866600v1</w:t>
+                <w:t xml:space="preserve">hal-04499434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine culturable yeasts in deep-sea hydrothermal vents: species richness and association with fauna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Candida oceani sp. nov., a novel yeast isolated from a Mid-Atlantic Ridge hydrothermal vent (−2300 meters)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (1), pp.75 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-011-9566-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00881.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00609796v1</w:t>
+                <w:t xml:space="preserve">hal-01866600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal diversity in deep-sea hydrothermal ecosystems.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Marine culturable yeasts in deep-sea hydrothermal vents: species richness and association with fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00653-09⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (1), pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00881.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429860v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of culturable marine filamentous fungi from deep-sea hydrothermal vents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (6), pp.1588-1600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01886.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00406503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fungal diversity in deep-sea hydrothermal ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (20), pp.6415-6421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00653-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezophilic and Piezotolerant Yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Ho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Turchetti, B; Yurkov, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophilic Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-314, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-97453-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka-Lai Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marine Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.99-153, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33000-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungi in deep sea and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Genomics of the Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.325-354, 2014, 9781119946106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6811,414 +6945,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transport de microorganismes pathogènes sur les plastiques dans le continuum terre-mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Calves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes rencontres du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binta Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, Jun 2024, Saint-Malo (35400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fungal taxonomic groups isolated from deep-sea vent ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles 2006 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7365,51 +7499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Harrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Bourzama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2025.101417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04828355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35658-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Quemener" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10060428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Peng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S Amend" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadio Blanco&#8208;bercial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Breyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jg007887" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34214-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bourezgui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16120759" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouari Sadrati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zerroug" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42770-024-01487-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Pan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehe Ma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9101015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Lai Pang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Wahab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2023-0015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241644v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Ji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10222-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Mara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedan Long" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16905" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778612v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kd Hyde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Abdel-Wahab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abdollahzadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Abeywickrama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Absalan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/14/1/23" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frott&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03469159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Odobel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lauters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.734782" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Ma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bahram" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Ram&#237;rez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sehein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Wegener" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Chambers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256321" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Keeler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Teske" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaudoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab103" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schubotz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sylvan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2075-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Maamar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12050196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915723v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.587566" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15181" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15040111" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890685v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030050" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778544v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Cobban" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia P Edgcomb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Leadbetter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.374" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Redou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hainaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Record" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dou V" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hainaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Record E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00467-16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin M. Dekov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Asael" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Burgaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia O. P. Maciel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001239" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446824v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainaut M" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00461-16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Hu&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;dou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Pachiadaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12447" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01272828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Keravec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K Jansson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1207-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01056621v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Breuker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.250" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Dekov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Petersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.06.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95VXF63Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866600v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sampaio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9566-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6715EDF949BE7F88D1796EEE6B9642108336EDBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00881.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Calvez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00653-09" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406503v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01886.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8C2WSHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05385519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Ho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.scd-proxy.univ-brest.fr/chapter/10.1007/978-3-031-97453-3_7#author-information" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97453-3_7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33000-6_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04788993v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089985v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05586922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyneng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tedersoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Burgaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mikryukov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carriconde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Harrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Bourzama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2025.101417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04828355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35658-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Quemener" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10060428" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S Amend" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadio Blanco&#8208;bercial" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Breyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jg007887" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34214-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bourezgui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16120759" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouari Sadrati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zerroug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42770-024-01487-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kd Hyde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Abdel-Wahab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abdollahzadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Abeywickrama" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Absalan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/14/1/23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040579" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Pan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehe Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9101015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Lai Pang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Wahab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2023-0015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Ji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10222-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Mara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedan Long" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16905" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Keeler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Teske" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaudoin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frott&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080411" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Ma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bahram" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15986" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03469159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Odobel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lauters" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.734782" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469201v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Ram&#237;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sehein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Wegener" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Chambers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256321" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915723v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.587566" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schubotz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15181" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Maamar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12050196" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sylvan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2075-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix048" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15040111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Cobban" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia P Edgcomb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Leadbetter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.374" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446811v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dou V" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar A" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hainaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Record E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00467-16" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Redou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hainaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Record" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin M. Dekov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kouzmanov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Asael" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607430v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Burgaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia O. P. Maciel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001239" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainaut M" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00461-16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Hu&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01056621v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Breuker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;dou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.250" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096753v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Pachiadaki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12447" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01272828v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Keravec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K Jansson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1207-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499434v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Dekov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Petersen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.06.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95VXF63Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866600v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sampaio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9566-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6715EDF949BE7F88D1796EEE6B9642108336EDBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00881.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Calvez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01886.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8C2WSHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429860v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00653-09" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05385519v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Ho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.scd-proxy.univ-brest.fr/chapter/10.1007/978-3-031-97453-3_7#author-information" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97453-3_7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015911v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33000-6_4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118978v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04788993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089985v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>