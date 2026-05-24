--- v0 (2026-03-22)
+++ v1 (2026-05-24)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Pyrolytic Oils from Used Tires: Impact of Secondary Reactions on Liquid Composition</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on Petroleum Sludge Valorization into Fuel via Pyrolysis Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Ourak</w:t>
+                <w:t xml:space="preserve">Amal Bellahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+                <w:t xml:space="preserve">Madjid Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sana Kordoghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (8), pp.4663-4678. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.2131-2143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01313-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01155-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660904v1</w:t>
+                <w:t xml:space="preserve">hal-04653288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on Petroleum Sludge Valorization into Fuel via Pyrolysis Process</w:t>
+                <w:t xml:space="preserve">Experimental Study of Pyrolytic Oils from Used Tires: Impact of Secondary Reactions on Liquid Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Bellahcene</w:t>
+                <w:t xml:space="preserve">Marwa Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Hachemi</w:t>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+                <w:t xml:space="preserve">Jean François Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Tarabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (4), pp.2131-2143. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.4663-4678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01155-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01313-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653288v1</w:t>
+                <w:t xml:space="preserve">hal-04660904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
               </w:r>
@@ -788,315 +788,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-oil recovery from olive mill wastewater in sub-/supercritical alcohol-water system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+                <w:t xml:space="preserve">Study of the effects of regeneration of USY zeolite on the catalytic cracking of polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaurav Upreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.04.133⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.704-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394242v1</w:t>
+                <w:t xml:space="preserve">hal-02270051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effects of regeneration of USY zeolite on the catalytic cracking of polyethylene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Bio-oil recovery from olive mill wastewater in sub-/supercritical alcohol-water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaurav Upreti</w:t>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Kahine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 244, pp.704-708. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.360-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.04.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270051v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of emission, combustion and energy performance of a novel diesel/colza oil fuel microemulsion in a direct injection diesel engine</w:t>
               </w:r>
@@ -1134,51 +1134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (10), pp.10923-10932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1212,103 +1212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasoline and Diesel-like fuel production by continuous catalytic pyrolysis of waste polyethylene and polypropylene mixtures over USY zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 224, pp.764-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1354,103 +1354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of catalytic pyrolysis of polyethylene and polypropylene over USY zeolite and separation to gasoline and diesel-like fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.31 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,90 +1509,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal liquefaction of oil mill wastewater for bio-oil production in subcritical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 218, pp.9 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1787,90 +1787,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation Chimique Des Huiles De Pneu Usagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1889,278 +1889,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic degradation of polyethylene and polypropylene wastes over USY zeolite into gasoline and diesel-like fuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation on the Reduction of Catalyst Costs in the Polyethylene Pyrolysis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Upreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">i-TREC 2017: 2nd international Tropical Renewable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bali, Indonesia. pp.012122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/105/1/012122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361294v1</w:t>
+                <w:t xml:space="preserve">hal-02270067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Reduction of Catalyst Costs in the Polyethylene Pyrolysis Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Upreti</w:t>
+                <w:t xml:space="preserve">Catalytic degradation of polyethylene and polypropylene wastes over USY zeolite into gasoline and diesel-like fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-TREC 2017: 2nd international Tropical Renewable Energy Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/105/1/012122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02270067v1</w:t>
+                <w:t xml:space="preserve">hal-02361294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on The Effects of Feedstock Composition on The Properties of Biodiesel</w:t>
               </w:r>
@@ -2284,90 +2284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the production of diesel-like fuel from waste high density polyethylene via non-catalytic pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 3rd International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, France. </w:t>
@@ -2574,51 +2574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04617468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a-Bellido" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Redondo-Velasco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Freije-Carrelo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Moldovan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ourak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01313-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bellahcene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01155-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.04.133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV59SXNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Upreti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFWSRK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaiyeh Heidari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Najjar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b03181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2FK7F5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.09.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFJ3QJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFW9F36T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/105/1/012122" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04617468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a-Bellido" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Redondo-Velasco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Freije-Carrelo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Moldovan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bellahcene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01155-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ourak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01313-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Upreti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFWSRK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.04.133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV59SXNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaiyeh Heidari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Najjar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b03181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2FK7F5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.09.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFJ3QJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFW9F36T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/105/1/012122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>