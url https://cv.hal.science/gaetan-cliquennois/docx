--- v0 (2026-03-20)
+++ v1 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan Cliquennois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Articles dans des revues à comité de lecture (28 dont 14 en anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. “Detention and human rights in their global, national and local contexts&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law & Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Jonathan Simon et Sonja Snacken), vol. 47, n°4, 2022, à paraître.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. “The European human rights system and the right to life seen through suicide prevention in places of detention: between risk management and punishment”, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (avec Sonja Snacken et Dirk Van Zyl Smit), accepté sous reserve de révisions, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. “The case law of the European Court of Human Rights. Content and effects on police custody and prison detention in suicide prevention”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 54, 2021, à paraître.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. “Can European human rights instruments limit the power of the state to punish? – A tale of two Europes”, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (avec Sonja Snacken et Dirk Van Zyl Smit), vol. 18, n°1, 2021, à paraître.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. « La jurisprudence de la Cour européenne des droits de l’homme. Son contenu et ses effets en matière de prévention du suicide », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 51, n°2, 2018, pp. 86-108**, prix Denis Szabo**.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. “European judicial and institutional control and its impacts on French and Belgian prisons”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Sociological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 18, n°1, 2018, pp. 37-51.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. “European and United Nations monitoring of penal and prison policies as a source of an inverted panopticon?”, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 70, n°1, 2018, pp. 1-18 (avec Sonja Snacken).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“The European monitoring of French and Belgian penal and prison policies”, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 70, n°1, 2018, pp. 113-134 (avec Martine Herzog-Evans).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. «The impacts of austerity policies on international and European Courts and their jurisprudence», </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of International Law Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ejiltalk.org/author/gcliquennois/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«The Development of the European System of Human and Fundamental Rights in the Current Economic and Political Context», </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 22, n°1, 2016, pp. 2-8 (avec Elisabeth Lambert-Abdelgawad).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«The Economic, Judicial and Political Influence Exerted by Private Foundations on Cases Taken by NGOs to the European Court of Human Rights: Inklings of a New Cold War? », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, vol. 22, n°1, 2016, pp. 92-126 (avec Brice Champetier).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« European oversight of British, French and Belgian prison policies», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prison Service Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 227, 2016, pp. 23-28 (avec Martine Herzog-Evans).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Punishment of Mentally Ill Offenders in Belgium: Care as Legitimacy for Control», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penal Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2015, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://champpenal.revues.org/9307</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (avec Yves Cartuyvels)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14. « Le management dans la pénalité : vers une pénalité managériale ou un management du système pénal ? », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 90, n°2 ; 2015, pp.243-252 (avec Hakim Bellebna et Thomas Léonard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15. « Le contrôle judiciaire européen de la prison : les droits de l’homme au fondement d’un panoptisme inversé », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 38, n°4, 2014, pp. 399-404 (avec Yves Cartuyvels).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16. « Le contrôle judiciaire européen des prisons belges », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 38, n°4, 2014, pp. 491-519 (avec Yves Cartuyvels et Brice Champetier).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Which penology for decision making in French Prisons? », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punishment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 15, n°5, 2013, pp. 468-487.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A new risk management for prisoners in France. The emergence of a death avoidance approach », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 17, n°3, pp. 397-415 (avec Brice Champetier).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Les syndicats pénitentiaires en Belgique et leur impact sur la protection de la vie humaine et la punitivité», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de droit de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 84, n°2, 2013, pp. 245-268 (avec Brice Champetier).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Ce que la dangerosité fait aux pratiques : entre soin et peine. Une comparaison Belgique-France», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 5, n°1, 2013, pp. 101-114 (avec Camille Lancelevée, Yves Cartuvyels, Frédéric Dugué et Marc Bessin).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La nouvelle pénologie en Europe : les causes de son essor », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit pénal et de criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 92, n°5, 2012, pp. 517-534.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Régimes différenciés : oui au recours. Non à la motivation et au débat contradictoire », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité Juridique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, n°9, 2011, pp. 408-411 (avec Martine Herzog-Evans).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Preventing Suicide in French Prisons », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,* vol. 50, n°6, 2010, pp. 1023-1040.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le tri et l’affectation des détenus en régime différencié», </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 51 n°1, 2009,  pp. 78-96.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25. « Empêcher la mort en prison : origines et pratiques », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 73, n° 3, 2009, pp. 59-79 (avec Gilles Chantraine).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26. « La pratique sportive comme vecteur d’expérience créative en prison», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 40, n°1, 2009, pp. 77-92 (avec Sophie Piot).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27. « Vers une gestion des risques légitimante en prison ? », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 30, n°3, 2006, pp. 355-371.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28. « Problèmes méthodologiques inhérents à une recherche qualitative menée en prison », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, n°1, 2006, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://socio-logos.revues.org/28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to now wider and deeper? A special collection of editorial reflections on the progress of European criminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Treiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Di Ronco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.673 - 678. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14773708251355555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’absence de procès pénal d’Edmond Dantès : illégalité et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Danet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 94 (1), pp.109-134. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.094.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Symposium: Detention and human rights in their global, national and local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (4), pp.941-954. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/lsi.2025.10100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Contre-)création(s), entre pluralité d’échelles et d’usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 94 (1), pp.93-107. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.094.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of European criminology through European penal integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.691 - 700. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14773708251359058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Do Prison Litigation Strategies and Their Cultures Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.azae068. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bjc/azae068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How conservative groups fight liberal values and try to ‘moralize’ the European Court of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chaptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Champetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Law in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.360-378. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744552324000235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Human Rights to Limit the State’s Power to Punish in Europe: connecting Prison and Mental Health Policies through the Concept of “Transpolicies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/lsi.2023.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case law of the European Court of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1092594ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European human rights system and the right to life seen through suicide prevention in places of detention: between risk management and punishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Zyl Smit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hrlr/ngab023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie COVID-19, le prisonnier, et le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cannepele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093867ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human rights, prisons and penal policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Zyl Smit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477370820986010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can European human rights instruments limit the power of the national state to punish? A tale of two Europes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Zyl Smit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477370820980354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jurisprudence de la Cour européenne des droits de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.86-108. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054236ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European monitoring of Belgian and French penal and prison policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (1), pp.113-134. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10611-017-9722-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and United Nations monitoring of penal and prison policies as a source of an inverted panopticon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10611-017-9716-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economic, Judicial and Political Influence Exerted by Private Foundations on Cases Taken by NGOs to the European Court of Human Rights: Inklings of a New Cold War?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Champetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.92-126. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eulj.12171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of the European System of Human and Fundamental Rights in the Current Economic and Political Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert Abdelgawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.2-8. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eulj.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et système pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Bellebna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N°90 (2), pp.243. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.090.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Punishment of Mentally Ill Offenders in Belgium: Care as Legitimacy for Control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartuyvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. XII, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.9307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense sociale pour les aliénés délinquants en Belgique : le soin comme légitimation d’un dispositif de contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartuyvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. XII, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.9204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à &amp;quot;Déviance et Société&amp;quot;, 2014/38 (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartuyvels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.399. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.384.0399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management dans la pénalité : pénalité managériale ou management du système pénal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Bellebna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Droit et Société, 90, pp.243-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle judiciaire européen de la prison : les droits de l'homme au fondement d'un panoptisme inversé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartuyvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Champetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.491. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.384.0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new risk management for prisoners in France: The emergence of a death-avoidance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Champetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.397-415. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1362480612467361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which penology for decision making in French prisons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punishment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.468-487. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1462474513505669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la dangerosité fait aux pratiques : entre soin et peine, une comparaison Belgique-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lancelevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartuyvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 1 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.1301.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - Ce que la dangerosité fait aux pratiques : entre soin et peine, une comparaison Belgique-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes différenciés : oui aux recours ; non à la motivation et au débat contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 09, pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02225014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Suicide in French Prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (6), pp.1023-1040. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bjc/azq049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empêcher le suicide en prison : origines et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chantraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sociétés contemporaines, 75 (3), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.075.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri et affectation des détenus en régime différencié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (1), pp.78-96. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.15962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion des risques légitimante dans les prisons françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (3), pp.355. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.303.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detention and human rights in their global, national and local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the European human rights bodies influence and orient national penal and prison policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolving Protection of Prisoners’ Rights in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Human Rights Justice and Privatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 1, 290 p., 2020, 9781108683869. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108683869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relay of the ECtHR Jurisprudence by National Prison Administrations and Its Impacts on National Penal and Prison Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-257, 2025, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the ECtHR in the Protection of Prisoners’ Rights and in the Shaping of Penal and Prison Policies Through Pilot Judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-39, 2025, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Orientation and Softening of Criminal and Penal Policies Under the Right to Dignity and the Prohibition of Torture and Inhumane and Degrading Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-77, 2025, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Coercive Rights as an Opposite Trend to the Rise of Detainees’ Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-148, 2025, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relay of the ECtHR by the CPT Policy Concerning Prison Overcrowding, Suicide Prevention, Life Prisoners and Mentally Ill Offenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.175-202, 2025, 978-3-031-87892-3 / 978-3-031-87895-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reinforced European Effects on Penal and Prison Policies: The Back-up of the EU and the CJEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies. Human Rights Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-174, 2025, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies. Human Rights Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 259-270, 2025, 978-3-031-87892-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Difference NGOs Make on Access to Justice and Litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-234, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The right to life: suicide and homicide prevention in prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Larralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolving Protection of Prisoners’ Rights in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2022, Routledge Frontiers of Criminal Justice, 978-1032047980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When prisoners bring their knowledge to the academic and the judicial world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripting Defiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgium: structural problems in the field of prison overcrowding and security measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Nederlandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The evolving Protection of Prisoners’ Rights in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Evolving Protection of Prisoners’ Rights in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Suremain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolving Protection of Prisoners’ Rights in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">prison overcrowding: Examining the problem through the priso of the European Court of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisons and Community Corrections. Critical issues and emerging controversies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prison overcrowding: Examining the problem through the prism of the European Court of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birch Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisons and Community Community Corrections: Critical Issues and Emerging Controversies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.43-56, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prisons pour mineurs, synthèse d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Franssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineurs : l’éducation à l’épreuve de la détention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Paris, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la dangerosité fait aux pratiques.Entre soin et peine, une comparaison Belgique-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lancelevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartuyvels Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dugué Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan Cliquennois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Articles dans des revues à comité de lecture (28 dont 14 en anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. “Detention and human rights in their global, national and local contexts&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law & Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Jonathan Simon et Sonja Snacken), vol. 47, n°4, 2022, à paraître.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. “The European human rights system and the right to life seen through suicide prevention in places of detention: between risk management and punishment”, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (avec Sonja Snacken et Dirk Van Zyl Smit), accepté sous reserve de révisions, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. “The case law of the European Court of Human Rights. Content and effects on police custody and prison detention in suicide prevention”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 54, 2021, à paraître.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. “Can European human rights instruments limit the power of the state to punish? – A tale of two Europes”, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (avec Sonja Snacken et Dirk Van Zyl Smit), vol. 18, n°1, 2021, à paraître.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. « La jurisprudence de la Cour européenne des droits de l’homme. Son contenu et ses effets en matière de prévention du suicide », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 51, n°2, 2018, pp. 86-108**, prix Denis Szabo**.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. “European judicial and institutional control and its impacts on French and Belgian prisons”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Sociological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 18, n°1, 2018, pp. 37-51.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. “European and United Nations monitoring of penal and prison policies as a source of an inverted panopticon?”, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 70, n°1, 2018, pp. 1-18 (avec Sonja Snacken).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“The European monitoring of French and Belgian penal and prison policies”, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 70, n°1, 2018, pp. 113-134 (avec Martine Herzog-Evans).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. «The impacts of austerity policies on international and European Courts and their jurisprudence», </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of International Law Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ejiltalk.org/author/gcliquennois/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«The Development of the European System of Human and Fundamental Rights in the Current Economic and Political Context», </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 22, n°1, 2016, pp. 2-8 (avec Elisabeth Lambert-Abdelgawad).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«The Economic, Judicial and Political Influence Exerted by Private Foundations on Cases Taken by NGOs to the European Court of Human Rights: Inklings of a New Cold War? », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, vol. 22, n°1, 2016, pp. 92-126 (avec Brice Champetier).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« European oversight of British, French and Belgian prison policies», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prison Service Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 227, 2016, pp. 23-28 (avec Martine Herzog-Evans).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Punishment of Mentally Ill Offenders in Belgium: Care as Legitimacy for Control», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penal Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2015, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://champpenal.revues.org/9307</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (avec Yves Cartuyvels)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14. « Le management dans la pénalité : vers une pénalité managériale ou un management du système pénal ? », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 90, n°2 ; 2015, pp.243-252 (avec Hakim Bellebna et Thomas Léonard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15. « Le contrôle judiciaire européen de la prison : les droits de l’homme au fondement d’un panoptisme inversé », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 38, n°4, 2014, pp. 399-404 (avec Yves Cartuyvels).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16. « Le contrôle judiciaire européen des prisons belges », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 38, n°4, 2014, pp. 491-519 (avec Yves Cartuyvels et Brice Champetier).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Which penology for decision making in French Prisons? », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punishment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 15, n°5, 2013, pp. 468-487.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A new risk management for prisoners in France. The emergence of a death avoidance approach », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 17, n°3, pp. 397-415 (avec Brice Champetier).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Les syndicats pénitentiaires en Belgique et leur impact sur la protection de la vie humaine et la punitivité», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de droit de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 84, n°2, 2013, pp. 245-268 (avec Brice Champetier).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Ce que la dangerosité fait aux pratiques : entre soin et peine. Une comparaison Belgique-France», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 5, n°1, 2013, pp. 101-114 (avec Camille Lancelevée, Yves Cartuvyels, Frédéric Dugué et Marc Bessin).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La nouvelle pénologie en Europe : les causes de son essor », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit pénal et de criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 92, n°5, 2012, pp. 517-534.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Régimes différenciés : oui au recours. Non à la motivation et au débat contradictoire », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité Juridique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, n°9, 2011, pp. 408-411 (avec Martine Herzog-Evans).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Preventing Suicide in French Prisons », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,* vol. 50, n°6, 2010, pp. 1023-1040.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le tri et l’affectation des détenus en régime différencié», </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 51 n°1, 2009,  pp. 78-96.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25. « Empêcher la mort en prison : origines et pratiques », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 73, n° 3, 2009, pp. 59-79 (avec Gilles Chantraine).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26. « La pratique sportive comme vecteur d’expérience créative en prison», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 40, n°1, 2009, pp. 77-92 (avec Sophie Piot).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27. « Vers une gestion des risques légitimante en prison ? », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 30, n°3, 2006, pp. 355-371.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28. « Problèmes méthodologiques inhérents à une recherche qualitative menée en prison », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, n°1, 2006, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://socio-logos.revues.org/28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’absence de procès pénal d’Edmond Dantès : illégalité et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Danet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 94 (1), pp.109-134. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.094.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Contre-)création(s), entre pluralité d’échelles et d’usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 94 (1), pp.93-107. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.094.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Symposium: Detention and human rights in their global, national and local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (4), pp.941-954. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/lsi.2025.10100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to now wider and deeper? A special collection of editorial reflections on the progress of European criminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Treiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Di Ronco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.673 - 678. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14773708251355555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of European criminology through European penal integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.691 - 700. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14773708251359058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Do Prison Litigation Strategies and Their Cultures Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.azae068. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bjc/azae068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How conservative groups fight liberal values and try to ‘moralize’ the European Court of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chaptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Champetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Law in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.360-378. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744552324000235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Human Rights to Limit the State’s Power to Punish in Europe: connecting Prison and Mental Health Policies through the Concept of “Transpolicies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/lsi.2023.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European human rights system and the right to life seen through suicide prevention in places of detention: between risk management and punishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Zyl Smit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hrlr/ngab023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case law of the European Court of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1092594ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie COVID-19, le prisonnier, et le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cannepele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093867ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human rights, prisons and penal policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Zyl Smit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477370820986010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can European human rights instruments limit the power of the national state to punish? A tale of two Europes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Zyl Smit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477370820980354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European monitoring of Belgian and French penal and prison policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (1), pp.113-134. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10611-017-9722-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and United Nations monitoring of penal and prison policies as a source of an inverted panopticon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10611-017-9716-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jurisprudence de la Cour européenne des droits de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.86-108. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054236ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economic, Judicial and Political Influence Exerted by Private Foundations on Cases Taken by NGOs to the European Court of Human Rights: Inklings of a New Cold War?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Champetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.92-126. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eulj.12171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of the European System of Human and Fundamental Rights in the Current Economic and Political Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert Abdelgawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.2-8. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eulj.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et système pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Bellebna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N°90 (2), pp.243. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.090.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Punishment of Mentally Ill Offenders in Belgium: Care as Legitimacy for Control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartuyvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. XII, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.9307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense sociale pour les aliénés délinquants en Belgique : le soin comme légitimation d’un dispositif de contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartuyvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. XII, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.9204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à &amp;quot;Déviance et Société&amp;quot;, 2014/38 (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartuyvels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.399. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.384.0399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management dans la pénalité : pénalité managériale ou management du système pénal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Bellebna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Droit et Société, 90, pp.243-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle judiciaire européen de la prison : les droits de l'homme au fondement d'un panoptisme inversé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartuyvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Champetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.491. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.384.0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new risk management for prisoners in France: The emergence of a death-avoidance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Champetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.397-415. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1362480612467361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which penology for decision making in French prisons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Punishment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.468-487. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1462474513505669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - Ce que la dangerosité fait aux pratiques : entre soin et peine, une comparaison Belgique-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la dangerosité fait aux pratiques : entre soin et peine, une comparaison Belgique-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lancelevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartuyvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 1 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.1301.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes différenciés : oui aux recours ; non à la motivation et au débat contradictoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 09, pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02225014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Suicide in French Prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (6), pp.1023-1040. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bjc/azq049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empêcher le suicide en prison : origines et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chantraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sociétés contemporaines, 75 (3), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.075.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri et affectation des détenus en régime différencié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (1), pp.78-96. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.15962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion des risques légitimante dans les prisons françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (3), pp.355. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.303.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detention and human rights in their global, national and local contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Snacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the European human rights bodies influence and orient national penal and prison policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolving Protection of Prisoners’ Rights in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Human Rights Justice and Privatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 1, 290 p., 2020, 9781108683869. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108683869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Difference NGOs Make on Access to Justice and Litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-234, 2025, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies. Human Rights Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 259-270, 2025, 978-3-031-87892-3. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Coercive Rights as an Opposite Trend to the Rise of Detainees’ Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-148, 2025, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Orientation and Softening of Criminal and Penal Policies Under the Right to Dignity and the Prohibition of Torture and Inhumane and Degrading Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-77, 2025, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relay of the ECtHR Jurisprudence by National Prison Administrations and Its Impacts on National Penal and Prison Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-257, 2025, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the ECtHR in the Protection of Prisoners’ Rights and in the Shaping of Penal and Prison Policies Through Pilot Judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-39, 2025, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relay of the ECtHR by the CPT Policy Concerning Prison Overcrowding, Suicide Prevention, Life Prisoners and Mentally Ill Offenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.175-202, 2025, 978-3-031-87892-3 / 978-3-031-87895-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reinforced European Effects on Penal and Prison Policies: The Back-up of the EU and the CJEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of European Human Rights Bodies on Penal Policies. Human Rights Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-174, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87893-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Evolving Protection of Prisoners’ Rights in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Suremain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolving Protection of Prisoners’ Rights in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The right to life: suicide and homicide prevention in prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Larralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolving Protection of Prisoners’ Rights in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2022, Routledge Frontiers of Criminal Justice, 978-1032047980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When prisoners bring their knowledge to the academic and the judicial world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripting Defiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgium: structural problems in the field of prison overcrowding and security measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Nederlandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The evolving Protection of Prisoners’ Rights in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prison overcrowding: Examining the problem through the prism of the European Court of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birch Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisons and Community Community Corrections: Critical Issues and Emerging Controversies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.43-56, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">prison overcrowding: Examining the problem through the priso of the European Court of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisons and Community Corrections. Critical issues and emerging controversies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prisons pour mineurs, synthèse d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Franssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineurs : l’éducation à l’épreuve de la détention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Paris, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la dangerosité fait aux pratiques.Entre soin et peine, une comparaison Belgique-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lancelevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartuyvels Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cliquennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dugué Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA76C19B"/>
+    <w:nsid w:val="3284CE35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1144331B"/>
+    <w:nsid w:val="903C929F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="033DFCF9"/>
+    <w:nsid w:val="7840BD81"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejiltalk.org/author/gcliquennois/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champpenal.revues.org/9307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socio-logos.revues.org/28" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Treiber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Hardie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Di Ronco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Edwards" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14773708251355555" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Snacken" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lsi.2025.10100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cliquennois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14773708251359058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjc/azae068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04806808v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chaptel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Champetier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744552324000235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lsi.2023.81" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092594ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Zyl Smit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hrlr/ngab023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burkhardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cannepele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093867ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820986010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820980354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054236ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Herzog-Evans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-017-9722-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-017-9716-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BTZW28B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert Abdelgawad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FJWM5BQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bellebna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;onard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.090.0243" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cartuyvels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9307" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.384.0399" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.384.0491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362480612467361" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1462474513505669" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dugu&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1301.0101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjc/azq049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V3JB0CWP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02438931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.075.0059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.15962" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.303.0355" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108683869" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05505184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-87893-0#bibliographic-information" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512576v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Nederlandt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512625v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Suremain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102165v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birch Philip" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445170v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Franssen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Salle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sall&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cartuyvels Yves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugu&#233; Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejiltalk.org/author/gcliquennois/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champpenal.revues.org/9307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socio-logos.revues.org/28" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Snacken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lsi.2025.10100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Treiber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Hardie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Di Ronco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Edwards" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14773708251355555" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cliquennois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14773708251359058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjc/azae068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04806808v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chaptel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Champetier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744552324000235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lsi.2023.81" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Zyl Smit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hrlr/ngab023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092594ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burkhardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cannepele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093867ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820986010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820980354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Herzog-Evans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-017-9722-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-017-9716-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054236ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BTZW28B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert Abdelgawad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FJWM5BQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bellebna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;onard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.090.0243" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cartuyvels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9307" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.384.0399" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.384.0491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362480612467361" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1462474513505669" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dugu&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1301.0101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjc/azq049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V3JB0CWP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02438931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.075.0059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.15962" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.303.0355" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108683869" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05505184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-87893-0#bibliographic-information" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87893-0_7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Suremain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Nederlandt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birch Philip" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445170v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Franssen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Salle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sall&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cartuyvels Yves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugu&#233; Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>