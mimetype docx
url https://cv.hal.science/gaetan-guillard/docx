--- v0 (2026-03-19)
+++ v1 (2026-05-21)
@@ -916,315 +916,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in ASTEC validation on circuit thermal-hydraulic and core degradation</w:t>
+                <w:t xml:space="preserve">Reactor cooling systems thermal-hydraulic assessment of the ASTEC V1.3 code in support of the French IRSN PSA-2 on the 1300 MWe PWRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bandini</w:t>
+                <w:t xml:space="preserve">N. Tregoures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buck</w:t>
+                <w:t xml:space="preserve">M. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hering</w:t>
+                <w:t xml:space="preserve">L. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Godin-Jacqmin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 240 (6), pp.1468-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2009.09.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972633v1</w:t>
+                <w:t xml:space="preserve">hal-02974264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactor cooling systems thermal-hydraulic assessment of the ASTEC V1.3 code in support of the French IRSN PSA-2 on the 1300 MWe PWRs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in ASTEC validation on circuit thermal-hydraulic and core degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tregoures</w:t>
+                <w:t xml:space="preserve">M. Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Philippot</w:t>
+                <w:t xml:space="preserve">W. Hering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Foucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Guillard</w:t>
+                <w:t xml:space="preserve">L. Godin-Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fleurot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 240 (6), pp.1468-1486. </w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2009.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974264v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation status of the ASTEC integral code for severe accident simulation</w:t>
               </w:r>
@@ -1262,51 +1262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cranga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tregoures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 170 (3), pp.397-415. </w:t>
@@ -1357,51 +1357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTEC application to in-vessel corium retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tarabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,51 +1828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B56EB43C"/>
+    <w:nsid w:val="BF67D642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2059,51 +2059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-guillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0654-7253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871806v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Luze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.01.047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taurines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.06.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.08.031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bascou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ederli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.09.040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Majumdar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatterjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Lele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.10.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKHBLHJM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ricaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seiler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.11.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVBX9CG8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bandini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hering" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godin-Jacqmin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4D0BTX3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tregoures" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleurot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.02.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NG4C3MR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. van Dorsselaere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cranga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT10-A10326" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tarabelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barnak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2009.02.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGWHP9G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Guillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bruy&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05223548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bascou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-guillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0654-7253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871806v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Luze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.01.047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taurines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.06.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.08.031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bascou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ederli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.09.040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Majumdar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatterjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Lele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.10.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKHBLHJM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ricaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seiler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.11.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVBX9CG8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tregoures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleurot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.02.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NG4C3MR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bandini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hering" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godin-Jacqmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4D0BTX3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. van Dorsselaere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cranga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT10-A10326" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tarabelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barnak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2009.02.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGWHP9G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04474794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Guillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bruy&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05223548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bascou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>