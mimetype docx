--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1036,191 +1036,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of the Mechanical Behavior of 3D woven composite materials with voxel-FE Models: Homogenization and Top-Down</w:t>
+                <w:t xml:space="preserve">Representation of Stress in Plane Cracked Solids with Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TexComp12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416692v1</w:t>
+                <w:t xml:space="preserve">hal-02416694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Stress in Plane Cracked Solids with Laurent Series</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of the Mechanical Behavior of 3D woven composite materials with voxel-FE Models: Homogenization and Top-Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures CFRAC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">TexComp12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416694v1</w:t>
+                <w:t xml:space="preserve">hal-02416692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Mechanical Properties of Braided Composite Beams with Experimental and Numerical Methods</w:t>
               </w:r>
@@ -2545,51 +2545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00802-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2015.10.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Khalifa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezzine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Kebir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH245L8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.10.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouttier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-8-347-2001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aboura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kyosev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wielhorski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David Schneider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bentahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ro&#235;landt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine K&#233;bir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00802-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2015.10.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Khalifa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezzine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Kebir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH245L8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.10.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouttier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-8-347-2001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aboura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kyosev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wielhorski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David Schneider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bentahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ro&#235;landt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine K&#233;bir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>