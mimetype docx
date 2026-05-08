--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -1036,191 +1036,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Stress in Plane Cracked Solids with Laurent Series</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of the Mechanical Behavior of 3D woven composite materials with voxel-FE Models: Homogenization and Top-Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures CFRAC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">TexComp12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416694v1</w:t>
+                <w:t xml:space="preserve">hal-02416692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of the Mechanical Behavior of 3D woven composite materials with voxel-FE Models: Homogenization and Top-Down</w:t>
+                <w:t xml:space="preserve">Representation of Stress in Plane Cracked Solids with Laurent Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TexComp12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416692v1</w:t>
+                <w:t xml:space="preserve">hal-02416694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Mechanical Properties of Braided Composite Beams with Experimental and Numerical Methods</w:t>
               </w:r>
@@ -1429,213 +1429,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of woven composite materials with voxel-FE models</w:t>
+                <w:t xml:space="preserve">On the Exactness of Truncated Crack-tip Stress Expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Conference on Fracture (ECF20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.750-755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176147v1</w:t>
+                <w:t xml:space="preserve">hal-02153567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Exactness of Truncated Crack-tip Stress Expansions</w:t>
+                <w:t xml:space="preserve">Numerical simulations of woven composite materials with voxel-FE models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian David Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Fracture (ECF20)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seville, Spain. (elec. proc.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153567v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of crack-tip stress series with Padé approximants</w:t>
               </w:r>
@@ -2545,51 +2545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00802-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2015.10.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Khalifa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezzine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Kebir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH245L8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.10.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouttier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-8-347-2001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aboura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kyosev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wielhorski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David Schneider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bentahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ro&#235;landt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine K&#233;bir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00802-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2015.10.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Khalifa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezzine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Kebir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH245L8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.10.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouttier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-8-347-2001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aboura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kyosev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wielhorski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bentahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ro&#235;landt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine K&#233;bir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>